--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B20A4B81"/>
+    <w:nsid w:val="A73B1826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>