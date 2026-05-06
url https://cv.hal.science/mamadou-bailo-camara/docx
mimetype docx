--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A73B1826"/>
+    <w:nsid w:val="2050EDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.08.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>