--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MAMADOU BAILO CAMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-bailo-camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4807-0150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131444239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=djFPfS0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrolyzer Emulators: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (23), pp.4576. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14234576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrical degradation of PEM electrolyzers under renewable energy Intermittency: Mechanisms, diagnostics, and mitigation strategies -A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Maoulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.116170. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2025.116170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Battery Degradation and Failure Mechanisms: A State-of-the-Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for DC Micro-Grids in Heat Pump Applications with Renewable Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Converter Topologies for Heat Pumps Powered by Renewable Energy Sources: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselyn Stephane Menye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (19), pp.3965. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13193965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Interface Resonant Converter for Wide Voltage Range Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Multi-Source Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awab Baqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2713. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Diesel/PV Multi-Megawatt Plant Seasonal Behavioral Model to Analyze Microgrid Effectiveness: Case Study of a Mining Site Electrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Moussa Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yézouma Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (11), pp.2164. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10112164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors aging assessment in wind/tidal intermittent energies application with variable temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103790. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control Strategy for Hybrid System Using Three-Level Converters for an Insulated Micro-Grid System Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gaptia Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Shaheed Sabr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2539. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10122539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMR modelling of tidal turbines integrated into Orkney grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.107548. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Performances Booster for Electric Vehicle Applications Using Transient Power Control and Supercapacitors-Batteries/Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Parédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2251. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14082251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control Strategy of Fuel Cell and Battery System for Electric Hybrid Boat Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al Amerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.8693. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13168693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging characterization of lithium iron phosphate batteries considering temperature and direct current undulations as degrading factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sridhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSPACE-based implementation for observer backstepping power control of DFIG wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alami Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Bouderbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors Characterization and Modeling Using Combined Electro-Thermal Stress Approach Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2879304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Power Control for Diesel-Generator Assistance in Electric Boat Applications Using Supercapacitors and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseila Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.416-428. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2737828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (7), pp.5775-5784. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2638878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in the Decentralized Generation Systems Based on Renewable Energy—Ultracapacitors and Battery to Compensate the Wind/Load Power Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1817-1827. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2014.2354737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ultracapacitors and Batteries for Efficient Energy Management in Wind–Diesel Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.414-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2225632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC and DC/AC Converters Control for Hybrid Electric Vehicles Energy Management-Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.686-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2206415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Control Method of DC/DC Converters for DC-Bus Voltage and Currents Management—Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayma Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.1455-1467. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2011.2164581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and Battery Energy Management based on New European Driving Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Based on Frequency Approach for Hybrid Electric Vehicle Applications: Fuel-Cell/Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (8), pp.3375-3386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power integration in hybrid power system with active energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Tankari Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailo Camara Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakyo Brayima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichita Cristian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.246-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC Converter Design for Supercapacitor and Battery Power Management in Hybrid Vehicle Applications—Polynomial Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Galous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.587-597. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2025283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and New Control of DC/DC Converters to Share Energy Between Supercapacitors and Batteries in Hybrid Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (5), pp.2721-2735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of buck-boost converters with polynomial control strategy for hybrid vehicles applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.1827-6660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number and affinity of subcutaneous insulin receptors during growth in Large White and Meishan pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of PV-Batteries System for a Rural Micro-Grid Application in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertin Nzoundja Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Green Communications, Computing and Technologies GREEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Power Degradation in Five Photovoltaic Technologies Under Outdoor Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamoussa Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV-Battery Powered Surface Water Heat Pump System Control and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou-Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Small Wind Turbine for Isolated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Logerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glascow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Power distribution status in West Africa: Assessment and Perspective Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Bagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Brasov, France. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA47325.2019.8997112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in a Multi-source System using isolated DC-DC resonant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.7, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source power system based on PV-Batteries and diesel generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2019.8813545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three level Neutral-Point-Clamped Inverter Control Strategy using SVPWM for Multi-Source System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Melbourne, France. pp.562-567, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cycles Number and RMS Value of DC-current Ripple on Supercapacitors Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Otranto, Italy. pp.539-543, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2019.8890190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen vector in the exploitation of a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated DC/DC resonant converters for energy sharing between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1049-1054, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Bidirectional Resonant Converter for Wide Battery Voltage Range in Electric Vehicles Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management based on DC/DC Resonant Converters for Battery/Supercapacitor Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.1789-1794, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind turbine and Batteries with Variable Speed Diesel Generator for Micro-grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.G. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.897-901, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tuning Approach for MPC Applied to a Disturbed DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Yassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Electric Vehicle based on Frequency sharing approach, using Fuel cells, Lithium batteries and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.986-992, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard energy management for electric vehicles applications — Using fuel cell and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Parade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.5099-5104, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on frequency approach in an electrical hybrid boat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical characterization of supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using direct torque control — space vector pulse width modulation combined to polynomial controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power control for decentralized energy production system based on the renewable energies — using battery to compensate the wind/load/PV power fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 6th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San Diego, United States. pp.1132-1138, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2017.8191230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles energy management using lithium-batteries and ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Oukkacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2017.7935900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time energy management for hybrid electric boat applications — Using variable speed diesel generator and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of supercapacitor based on using conditions impacts evaluation on cell resistance and capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2004-2009, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management for Hybrid Electric Vehicles using load power fluctuation compensation - ultracapacitors and lithium-battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor Characterization Using Fluctuating DC Current - Impacts of State of Charge, Number of Cycle and Frequency on Cell Resistance and Capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Electric Boat based on variable speed Diesel Generator and lithium-battery - using frequency approach for energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Intl Aegean Conference on Electrical Machines &amp; Power Electronics (ACEMP), 2015 Intl Conference on Optimization of Electrical &amp; Electronic Equipment (OPTIM) &amp; 2015 Intl Symposium on Advanced Electromechanical Motion Systems (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Side, Turkey. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OPTIM.2015.7427045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC / DC converters for photovoltaic applications-modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Machkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elm'Kaddem Kheddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An offshore wind energy conversion system based on a Permanent Magnet Synchronous Generator connected to grid -modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2015.7112924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Boat Based on Frequency Distribution Approach - Using Diesel, Lithium-Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bellache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Hybrid Electric Vehicles Based on Frequency Approach Compared to Dynamic Component Method -Lithium-Battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent magnet synchronous generator for tidal turbine application in Raz Blanchard &#x2014; Modeling and control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, France. pp.377-381, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génératrice Asynchrone à Double Alimentation pour la production d'énergie hydrolienne dans le Raz Blanchard- Modélisation et Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oury Fatoumata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slamani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande d'une génératrice synchrone à aimant permanant pour la production et l'injection des énergies offshores dans un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Generators for offshore wind energy system linked to grid-modeling and control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 16th International Power Electronics and Motion Control Conference (PEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Antalya, Turkey. pp.114-118, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2014.6980620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic control of wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Eighth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Monte Carlo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER.2013.6521633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Samba Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of the offshore wind energy system based on 5MW DFIG connected to grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor characterization for electric vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1591-1596, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerEng.2013.6635854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded energy management based on DC/DC converters - Ultracapacitors and Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Azzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology (ICIT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Athens, France. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2012.6209938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super capacitors and fuel cell energetic assistance for the transport applications - Energy management in the traction situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management in the decentralized generation systems based on renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management based on two-phase interleaved buck-boost and boost converters for Electric Vehicles applications - using lithium-battery and fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nagasaki, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2012.6477433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-bus voltage control for multi-sources systems - Battery and Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors modeling and integration in transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2011.6074422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management &#x2014; Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buck-boost converters design for Ultracapacitors and lithium battery mixing in hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Makany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vppc.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient management of energy transfer in wind diesel hybrid system-battery and Ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 14th International Power Electronics and Motion Control Conference (EPE/PEMC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2010.5606592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of power fluctuations in wind diesel hybrid system - Using ultracapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial control strategy of the DC/DC converter for energy share between Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2010.5729140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters control for embedded energy management — Supercapacitors and battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full bridge converter for embedded energy share between battery and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.504-509, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5414973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management on board of a reduced scale hybrid automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Miami, United States. pp.197-201, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly-Fed Induction Generator with hydro turbine for electrical energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Drives Joint Symposium (ELECTROMOTION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lillie, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/electromotion.2009.5259097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for Coupling Supercapacitors and Batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics abd Drives - Power Electronics and Motion Control (EPE-PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, POZNAN, Poland. pp.1565-1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miraoui Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/speedham.2008.4581331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epepemc.2008.4635486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy and Optimisation of paralleling DC-DC converters with supercapacitors and batteries for peak power in Hybrid Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Ele-Drive Transportation Conference EET-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Geneva, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for coupling supercapacitors and batteries with DC-DC converters for hybrid vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 13th International Power Electronics and Motion Control Conference (EPE/PEMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1542-1547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sources control for electric drives traction applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fodorean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. pp.744-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors and battery power management for hybrid vehicle applications using multi boost and full bridge converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2007.4417315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of Hybrid sources for Transport applications using supercapacitors and batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gualous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 CES/IEEE 5th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Doubly Fed Induction Generator used in an Autonomous Variable Speed Hydro Turbine with Maximum Power Point Tracking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Clergeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Portoroz, France. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of a doubly fed induction generator in stand alone variable speed hydro turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sébéloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/epe.2005.219777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global context of DC Microgrids for Decentralized Energy Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation : DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultracapacitors aging in Decentralized DC Microgrid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Energy Management based on the Supercapacitors aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Control of the offshore wind energy using PMSG & Batteries to Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sekou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors/Batteries for intermittent energy compensation in Wind/PV/Diesel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulated DC microgrid: Power control based three-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawan Gaptia Maï Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power electronics converters reliability and performances in wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alili Aimad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamadou Baïlo CAMARA, Brayima DAKYO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energies for Decentralized Energy Generation: DC Microgrids Power Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliva Press Global Ltd. part of Eliva Press S.R.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISBN: 978-99949-8-979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERCONDENSATEURS POUR ÉCHANGE DYNAMIQUE D'ÉNERGIE A BORD DU VÉHICULE ÉLECTRIQUE HYBRIDE: Modélisation, étude des convertisseurs et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Franche-Comté, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00465581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’énergie électrique multi-source dans les véhicules et les systèmes à énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Baïlo Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Le Havre Normandie, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04602538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2050EDC6"/>
+    <w:nsid w:val="CD59311A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.08.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-bailo-camara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4807-0150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131444239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=djFPfS0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El Assal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou-Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14234576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.116170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Stephane Menye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18020342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertin Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tour&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14010150" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Assaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13193965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Arazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Payman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awab Baqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Moussa Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10112164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaptia Lawan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Shaheed Sabr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Ameri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10122539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Oukkacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Par&#233;d&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082251" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03883965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Amerl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13168693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Bellache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sridhar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3020021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alami Aroussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Bouderbala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2879304" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2737828" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Tani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2354737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2225632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dakyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2206415" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gustin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayma Dakyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2011.2164581" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2012.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01966442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Tankari Mahamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailo Camara Mamadou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakyo Brayima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichita Cristian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Camara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Galous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2025283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02158148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Camara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamoussa Tour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283957" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dram&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071843" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kadri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Bagre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA47325.2019.8997112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215662" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lawan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raharijaona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813545" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754968" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2019.8890190" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566965" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.G. Lawan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566812" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Turki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394814" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566991" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Parade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841420" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994320v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bellache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935862" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994306v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191105" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2017.8191230" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935900" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791791" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2015.7427045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Machkour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elm'Kaddem Kheddioui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sekou Camara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112924" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352943" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gualous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980522" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slamani Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara Camara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2014.6980620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ikni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521633" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653128v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757850" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerEng.2013.6635854" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azzouz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6209938" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477433" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477313" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994531v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2012.6477464" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119491" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994580v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2011.6074422" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nichita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Makany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729140" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2010.5606592" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608289" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729140" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994872v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994916v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5414973" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fodorean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miraoui Abdellatif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/electromotion.2009.5259097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/speedham.2008.4581331" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Gualous" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epepemc.2008.4635486" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339933v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouquain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miraoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2007.4417315" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005778v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ramuz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Clergeot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kauffmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778636" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005794v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramuz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;b&#233;lou&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/epe.2005.219777" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elivapress.com/en/book/book-4586949795" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097046v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097059v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097051v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawan Gaptia Ma&#239; Moussa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04097049v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alili Aimad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>