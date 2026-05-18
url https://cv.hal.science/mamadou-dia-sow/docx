--- v0 (2026-04-25)
+++ v1 (2026-05-18)
@@ -66,77 +66,1704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA methylation around transcription start sites is not globally associated with transcription in the grain of natural and synthetic hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Banouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-026-08607-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic memory of temperature sensed during somatic embryo maturation in 2-yr-old maritime pine trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Modesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic data integration tutorial, a plant case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09833-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low impact of polyploidization on the transcriptome of synthetic allohexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Banouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09324-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA hypomethylation of the host tree impairs interaction with mutualistic ectomycorrhizal fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vigneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fauchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (6), pp.2561-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing 100 million years of grass genome evolutionary plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Civan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (6), pp.1243-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145575v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances and Promises of Epigenetics for Forest Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vigneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f11090976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytohormone and chromatin crosstalk: the missing link for developmental plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laura Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrow-sense heritability and P-ST estimates of DNA methylation in three Populus nigra L. populations under contrasting water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-018-1293-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation around transcription start sites not globally associated with transcription in the grain of natural and synthetic hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Banouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -145,330 +1772,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Minoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -478,279 +2105,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour la sélection génétique de deux espèces d'esturgeons polyploïdes (Acipenser baerii et Acipenser gueldenstaedtii) : un panel de marqueurs SNPs pour la reconstitution du pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -760,2233 +2387,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of polyploidy events on angiosperm genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs 2023 du département de Biologie et Amélioration des Plantes de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736952v1</w:t>
-              </w:r>
-[...1491 lines deleted...]
-                <w:t xml:space="preserve">hal-02624096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle fonctionnel de l'épigénétique (Méthylation de l’ADN) dans la réponse du peuplier à des variations de disponibilité en eau du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Orléans, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019ORLE3046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03142915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2996,190 +3130,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Allona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3326,51 +3460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Banouh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Huneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09833-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09324-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ribeyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11090976" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laura Le Gac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03142915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Banouh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Seidel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-026-08607-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09833-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09324-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ribeyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11090976" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laura Le Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Huneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03142915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>