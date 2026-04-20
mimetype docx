--- v0 (2026-03-23)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mamadou Kaba TRAORE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-kaba-traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9464-6416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112136893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12614248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079835051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux logistiques aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 182 p., 2022, Systèmes et génie industriel, Jean Paul Bourrières, 9781784058128. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9781784058128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logistic Networks to Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Systems and Industrial Engineering, 9781786306579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-based Learning Healthcare Systems: Integrative modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781785613265. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbhe015e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, Synthèse et Qualité des Modèles de Simulation à Événements Discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes 2017, 9783841727558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. ISTE Press, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de Projet. Les Règles de l’Activité à Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 978-27-46215-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&S Bok Core Areas and the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umang Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation : A Handbook by the Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.21-75, 2023, Simulation Foundations, Methods and Applications, 978-3-031-11085-6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Computational Frameworks: From Heterogeneity Challenge to Integrative Levels of Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.ix-xxi, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to DEVS Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-426, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Standardization: Foundations and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based pivotal modeling formalism and its verification and validation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine M Bouare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549720958056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Framework for Value-based Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (6), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718776765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification with HiLLS-specified models: A further step in multi-analysis modeling of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (05), pp.1950032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962319500326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE with/out Simulation: State of the Art and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems6040040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to simulation model discovery: Combining system theory, process mining and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.477 - 490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-17403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven framework for multi-paradigm modeling and holistic simulation of healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.235 - 257. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717744888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Perspective Modeling of Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Privacy and Health Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJPHIM.2017070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the reusability and interoperability of artificial neural networks with DEVS modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ifeoluwa Adelani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.1650005. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316500057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high level language for system specification: A model-driven approach to systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316410038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.3 - 3. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for specifying DEVS parallel and distributed simulation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedoyin Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (11), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549713504983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel stochastic simulations with rigorous distribution of pseudo-random numbers with DistMe: Application to life science simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.723 - 738. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a monitoring environment for manufacturing systems management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713804981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Testing Approach for Digital Twin Verification and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Zahediyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMFDT: Data Management Framework for Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.130-144, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin Model Driven Architecture for Cyber-Physical and Human Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Interoperability For Enterprise Systems And Applications (I-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multi-perspective modeling and holistic simulation to Urban Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital modelling and simulation in french social sciences and humanities research: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim '20 - 2020 Spring Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22360/springsim.2020.hsaa.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for mining discrete event simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8248027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Fuzzy Clustering for Discrete Event Simulation Model Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of D2FD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2017 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Framework for Model-Driven Systems Engineering: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS/DEVS Symposium on Theory of Modeling &amp; Simulation (TMS/DEVS 2016) 2016 Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMS.2016.7918834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSAL OF USING DEVS MODEL FOR PROCESS MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy. pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dependency with DEVS in the process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2015 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DES METHODES FORMELLES DANS LA SPECIFICATION, LA VERIFICATION ET LA VALIDATION DE MODELES DE SIMULATION A EVENEMENTS DISCRETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuoma Bright Ighoroje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DEVS Simulation through Template Metaprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Crowne Plaza, Canada. pp.Pages 394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011 Symposium on Theory of Modeling & Simulation – DEVS Integrative M&S Symposium (TMS-DEVS) Book 4 of SCS’s 2011 Spring Simulation Multiconference Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States. 89 (1), 2013, 978-16-17828-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 Summer Computer Simulation Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolreza Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Vakilzadian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, The Hague, Netherlands. 2011, 978-1-61782-950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M&S Symposium 2010 (DEVS 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlando, United States. 42 (1), 2010, Simulation Series, 978-16-17382-04-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Advances on the Theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), 2013, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mamadou Kaba TRAORE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-kaba-traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9464-6416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112136893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12614248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079835051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux logistiques aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 182 p., 2022, Systèmes et génie industriel, Jean Paul Bourrières, 9781784058128. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9781784058128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logistic Networks to Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Systems and Industrial Engineering, 9781786306579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-based Learning Healthcare Systems: Integrative modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781785613265. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbhe015e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, Synthèse et Qualité des Modèles de Simulation à Événements Discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes 2017, 9783841727558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. ISTE Press, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de Projet. Les Règles de l’Activité à Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 978-27-46215-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&S Bok Core Areas and the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umang Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation : A Handbook by the Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.21-75, 2023, Simulation Foundations, Methods and Applications, 978-3-031-11085-6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Computational Frameworks: From Heterogeneity Challenge to Integrative Levels of Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.ix-xxi, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to DEVS Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-426, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Standardization: Foundations and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based pivotal modeling formalism and its verification and validation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine M Bouare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549720958056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Framework for Value-based Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (6), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718776765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification with HiLLS-specified models: A further step in multi-analysis modeling of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (05), pp.1950032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962319500326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE with/out Simulation: State of the Art and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems6040040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to simulation model discovery: Combining system theory, process mining and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.477 - 490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-17403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven framework for multi-paradigm modeling and holistic simulation of healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.235 - 257. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717744888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Perspective Modeling of Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Privacy and Health Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJPHIM.2017070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the reusability and interoperability of artificial neural networks with DEVS modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ifeoluwa Adelani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.1650005. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316500057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high level language for system specification: A model-driven approach to systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316410038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.3 - 3. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for specifying DEVS parallel and distributed simulation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedoyin Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (11), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549713504983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel stochastic simulations with rigorous distribution of pseudo-random numbers with DistMe: Application to life science simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.723 - 738. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a monitoring environment for manufacturing systems management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713804981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMFDT: Data Management Framework for Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.130-144, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Testing Approach for Digital Twin Verification and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Zahediyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin Model Driven Architecture for Cyber-Physical and Human Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Interoperability For Enterprise Systems And Applications (I-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multi-perspective modeling and holistic simulation to Urban Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital modelling and simulation in french social sciences and humanities research: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim '20 - 2020 Spring Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22360/springsim.2020.hsaa.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for mining discrete event simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8248027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Fuzzy Clustering for Discrete Event Simulation Model Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of D2FD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2017 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Framework for Model-Driven Systems Engineering: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS/DEVS Symposium on Theory of Modeling &amp; Simulation (TMS/DEVS 2016) 2016 Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMS.2016.7918834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSAL OF USING DEVS MODEL FOR PROCESS MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy. pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dependency with DEVS in the process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2015 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DES METHODES FORMELLES DANS LA SPECIFICATION, LA VERIFICATION ET LA VALIDATION DE MODELES DE SIMULATION A EVENEMENTS DISCRETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuoma Bright Ighoroje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DEVS Simulation through Template Metaprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Crowne Plaza, Canada. pp.Pages 394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011 Symposium on Theory of Modeling & Simulation – DEVS Integrative M&S Symposium (TMS-DEVS) Book 4 of SCS’s 2011 Spring Simulation Multiconference Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States. 89 (1), 2013, 978-16-17828-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 Summer Computer Simulation Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolreza Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Vakilzadian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, The Hague, Netherlands. 2011, 978-1-61782-950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M&S Symposium 2010 (DEVS 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlando, United States. 42 (1), 2010, Simulation Series, 978-16-17382-04-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Advances on the Theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), 2013, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8CDBA7F"/>
+    <w:nsid w:val="3734E2EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-kaba-traore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9464-6416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112136893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12614248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079835051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/des-reseaux-logistiques-aux-reseaux-sociaux-numeriques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9781784058128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/he/pbhe015e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbhe015e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Kant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Sing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fishwick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde G Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine M Bouare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ma&#239;ga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549720958056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718776765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Maiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962319500326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems6040040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Djitog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Aliyu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717744888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Olanrewaju Aliyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJPHIM.2017070101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ifeoluwa Adelani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316410038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712470058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedoyin Adegoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Togo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713504983" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ph. Lacomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804981" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05077360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Zahediyami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Poursoltan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02887653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/springsim.2020.hsaa.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMS.2016.7918834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuoma Bright Ighoroje" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Heckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Abhari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Vakilzadian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-kaba-traore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9464-6416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112136893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12614248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079835051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/des-reseaux-logistiques-aux-reseaux-sociaux-numeriques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9781784058128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/he/pbhe015e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbhe015e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Kant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Sing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fishwick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde G Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine M Bouare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ma&#239;ga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549720958056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718776765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Maiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962319500326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems6040040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Djitog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Aliyu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717744888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Olanrewaju Aliyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJPHIM.2017070101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ifeoluwa Adelani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316410038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712470058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedoyin Adegoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Togo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713504983" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ph. Lacomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804981" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Poursoltan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05077360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Zahediyami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02887653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/springsim.2020.hsaa.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMS.2016.7918834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuoma Bright Ighoroje" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Heckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Abhari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Vakilzadian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>