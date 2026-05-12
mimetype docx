--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mamadou Kaba TRAORE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-kaba-traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9464-6416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112136893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12614248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079835051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux logistiques aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 182 p., 2022, Systèmes et génie industriel, Jean Paul Bourrières, 9781784058128. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9781784058128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logistic Networks to Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Systems and Industrial Engineering, 9781786306579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-based Learning Healthcare Systems: Integrative modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781785613265. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbhe015e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, Synthèse et Qualité des Modèles de Simulation à Événements Discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes 2017, 9783841727558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. ISTE Press, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de Projet. Les Règles de l’Activité à Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 978-27-46215-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&S Bok Core Areas and the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umang Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation : A Handbook by the Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.21-75, 2023, Simulation Foundations, Methods and Applications, 978-3-031-11085-6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Computational Frameworks: From Heterogeneity Challenge to Integrative Levels of Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.ix-xxi, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to DEVS Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-426, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Standardization: Foundations and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based pivotal modeling formalism and its verification and validation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine M Bouare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549720958056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Framework for Value-based Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (6), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718776765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification with HiLLS-specified models: A further step in multi-analysis modeling of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (05), pp.1950032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962319500326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE with/out Simulation: State of the Art and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems6040040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to simulation model discovery: Combining system theory, process mining and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.477 - 490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-17403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven framework for multi-paradigm modeling and holistic simulation of healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.235 - 257. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717744888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Perspective Modeling of Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Privacy and Health Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJPHIM.2017070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the reusability and interoperability of artificial neural networks with DEVS modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ifeoluwa Adelani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.1650005. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316500057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high level language for system specification: A model-driven approach to systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316410038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.3 - 3. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for specifying DEVS parallel and distributed simulation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedoyin Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (11), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549713504983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel stochastic simulations with rigorous distribution of pseudo-random numbers with DistMe: Application to life science simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.723 - 738. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a monitoring environment for manufacturing systems management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713804981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMFDT: Data Management Framework for Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.130-144, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Testing Approach for Digital Twin Verification and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Zahediyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin Model Driven Architecture for Cyber-Physical and Human Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Interoperability For Enterprise Systems And Applications (I-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multi-perspective modeling and holistic simulation to Urban Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital modelling and simulation in french social sciences and humanities research: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim '20 - 2020 Spring Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22360/springsim.2020.hsaa.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for mining discrete event simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8248027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Fuzzy Clustering for Discrete Event Simulation Model Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of D2FD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2017 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Framework for Model-Driven Systems Engineering: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS/DEVS Symposium on Theory of Modeling &amp; Simulation (TMS/DEVS 2016) 2016 Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMS.2016.7918834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSAL OF USING DEVS MODEL FOR PROCESS MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy. pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dependency with DEVS in the process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2015 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DES METHODES FORMELLES DANS LA SPECIFICATION, LA VERIFICATION ET LA VALIDATION DE MODELES DE SIMULATION A EVENEMENTS DISCRETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuoma Bright Ighoroje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DEVS Simulation through Template Metaprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Crowne Plaza, Canada. pp.Pages 394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011 Symposium on Theory of Modeling & Simulation – DEVS Integrative M&S Symposium (TMS-DEVS) Book 4 of SCS’s 2011 Spring Simulation Multiconference Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States. 89 (1), 2013, 978-16-17828-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 Summer Computer Simulation Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolreza Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Vakilzadian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, The Hague, Netherlands. 2011, 978-1-61782-950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M&S Symposium 2010 (DEVS 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlando, United States. 42 (1), 2010, Simulation Series, 978-16-17382-04-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Advances on the Theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), 2013, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mamadou Kaba TRAORE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mamadou-kaba-traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9464-6416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112136893</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12614248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lcyyKLEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079835051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux logistiques aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 182 p., 2022, Systèmes et génie industriel, Jean Paul Bourrières, 9781784058128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/iste.9781784058128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logistic Networks to Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Systems and Industrial Engineering, 9781786306579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-based Learning Healthcare Systems: Integrative modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781785613265. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbhe015e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. ISTE Press, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, Synthèse et Qualité des Modèles de Simulation à Événements Discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes 2017, 9783841727558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de Projet. Les Règles de l’Activité à Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2006, 978-27-46215-68-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&S Bok Core Areas and the Big Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umang Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Sing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body of Knowledge for Modeling and Simulation : A Handbook by the Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.21-75, 2023, Simulation Foundations, Methods and Applications, 978-3-031-11085-6. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11085-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Computational Frameworks: From Heterogeneity Challenge to Integrative Levels of Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Frameworks – Systems, Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.ix-xxi, 2017, 9781785482564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to DEVS Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393-426, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Standardization: Foundations and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, Taylor and Francis Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-392, 2010, 9781420072334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEVS-based pivotal modeling formalism and its verification and validation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine M Bouare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549720958056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Framework for Value-based Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (6), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549718776765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification with HiLLS-specified models: A further step in multi-analysis modeling of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kehinde G Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (05), pp.1950032. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962319500326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE with/out Simulation: State of the Art and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems6040040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to simulation model discovery: Combining system theory, process mining and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.477 - 490. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-17403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven framework for multi-paradigm modeling and holistic simulation of healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.235 - 257. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717744888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Perspective Modeling of Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Djitog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Privacy and Health Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJPHIM.2017070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the reusability and interoperability of artificial neural networks with DEVS modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ifeoluwa Adelani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.1650005. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316500057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high level language for system specification: A model-driven approach to systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (01), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316410038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.3 - 3. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for specifying DEVS parallel and distributed simulation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedoyin Adegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (11), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549713504983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Random Streams for Simulation Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.1427 - 1442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel stochastic simulations with rigorous distribution of pseudo-random numbers with DistMe: Application to life science simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Passerat-Palmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (7), pp.723 - 738. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a monitoring environment for manufacturing systems management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ph. Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713804981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Testing Approach for Digital Twin Verification and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Zahediyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMFDT: Data Management Framework for Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.130-144, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Twin Model Driven Architecture for Cyber-Physical and Human Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Poursoltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Interoperability For Enterprise Systems And Applications (I-ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of multi-perspective modeling and holistic simulation to Urban Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd European Modeling &amp; Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Athènes, Greece. pp.93-102, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46354/i3m.2020.emss.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital modelling and simulation in french social sciences and humanities research: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim '20 - 2020 Spring Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22360/springsim.2020.hsaa.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Fuzzy Clustering for Discrete Event Simulation Model Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for mining discrete event simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2017.8248027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and Validation of D2FD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2017 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Framework for Model-Driven Systems Engineering: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzat Olanrewaju Aliyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS/DEVS Symposium on Theory of Modeling &amp; Simulation (TMS/DEVS 2016) 2016 Spring Simulation Multi-Conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMS.2016.7918834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROPOSAL OF USING DEVS MODEL FOR PROCESS MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Modeling &amp; Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy. pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating dependency with DEVS in the process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2015 New Information Communication Sciences and Technology for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DES METHODES FORMELLES DANS LA SPECIFICATION, LA VERIFICATION ET LA VALIDATION DE MODELES DE SIMULATION A EVENEMENTS DISCRETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuoma Bright Ighoroje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing DEVS Simulation through Template Metaprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Crowne Plaza, Canada. pp.Pages 394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2011 Symposium on Theory of Modeling & Simulation – DEVS Integrative M&S Symposium (TMS-DEVS) Book 4 of SCS’s 2011 Spring Simulation Multiconference Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiko Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States. 89 (1), 2013, 978-16-17828-38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 Summer Computer Simulation Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolreza Abhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Vakilzadian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, The Hague, Netherlands. 2011, 978-1-61782-950-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M&S Symposium 2010 (DEVS 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society for Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orlando, United States. 42 (1), 2010, Simulation Series, 978-16-17382-04-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Advances on the Theory of M&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Computer Simulation International. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (1), 2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712470058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3734E2EE"/>
+    <w:nsid w:val="DF43E48D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-kaba-traore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9464-6416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112136893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12614248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079835051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/des-reseaux-logistiques-aux-reseaux-sociaux-numeriques/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9781784058128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/he/pbhe015e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbhe015e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Kant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Sing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fishwick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde G Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine M Bouare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ma&#239;ga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549720958056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718776765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Maiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962319500326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems6040040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Djitog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Aliyu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717744888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Olanrewaju Aliyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJPHIM.2017070101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ifeoluwa Adelani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316500057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316410038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712470058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedoyin Adegoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Togo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713504983" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ph. Lacomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804981" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Poursoltan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05077360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Zahediyami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Kon&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02887653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/springsim.2020.hsaa.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMS.2016.7918834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuoma Bright Ighoroje" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Heckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Abhari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Vakilzadian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamadou-kaba-traore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9464-6416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112136893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12614248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lcyyKLEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079835051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourri&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/des-reseaux-logistiques-aux-reseaux-sociaux-numeriques/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9781784058128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/he/pbhe015e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbhe015e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Kant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Sing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fishwick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11085-6_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde G Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine M Bouare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ma&#239;ga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549720958056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549718776765" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Maiga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962319500326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems6040040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Djitog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Aliyu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717744888" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Olanrewaju Aliyu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJPHIM.2017070101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ifeoluwa Adelani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316500057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01405177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316410038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01719239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712470058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedoyin Adegoke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Togo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713504983" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Passerat-Palmbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPCM3HKH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ph. Lacomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713804981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05077360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Zahediyami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Poursoltan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Kon&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ma&#239;ga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2020.emss.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02887653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Diallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22360/springsim.2020.hsaa.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMS.2016.7918834" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuoma Bright Ighoroje" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Heckel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Abhari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Vakilzadian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>