--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1523,234 +1523,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate numerical differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Riachy</w:t>
+                <w:t xml:space="preserve">A non-parametric method for automatic neural spikes clustering based on the non-uniform distribution of the data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Tiganj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.066014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/6/066014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.07.031⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637164v1</w:t>
+                <w:t xml:space="preserve">hal-00639412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-parametric method for automatic neural spikes clustering based on the non-uniform distribution of the data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoran Tiganj</w:t>
+                <w:t xml:space="preserve">Multivariate numerical differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/6/066014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 236 (6), pp.1069-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639412v1</w:t>
+                <w:t xml:space="preserve">inria-00637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic change-point detection</w:t>
               </w:r>
@@ -3280,360 +3280,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis on a magnetically supported plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lothar Kiltz</w:t>
+                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Rudolph</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756109v1</w:t>
+                <w:t xml:space="preserve">hal-00733516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Algebraic Approach with Extreme Value Theory for Spike Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehla Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok El Asmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buccarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Fault diagnosis on a magnetically supported plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Kiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rudolph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733516v1</w:t>
+                <w:t xml:space="preserve">hal-00756109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic parameter estimation of a biased sinusoidal waveform signal from noisy data</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,243 +4015,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation numérique multivariable II : Projection orthogonale et filtrage à RIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation numérique multivariable I : estimateurs algébriques et structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Bachalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique Nancy, France, 2-4 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463792v1</w:t>
+                <w:t xml:space="preserve">inria-00463786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation numérique multivariable I : estimateurs algébriques et structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation numérique multivariable II : Projection orthogonale et filtrage à RIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Bachalany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique Nancy, France, 2-4 juin 2010</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463786v1</w:t>
+                <w:t xml:space="preserve">inria-00463792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic method for eye blink artifacts detection in single channel EEG recordings</w:t>
               </w:r>
@@ -4566,51 +4566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Bachalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED'08, 16th IEEE Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2008, Ajaccio, Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,64 +6042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-calibrating method for heavy tailed data modeling : Application in neuroscience and finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehla Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6325,64 +6325,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised threshold determination for hybrid models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehla Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6635,51 +6635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB24CD72"/>
+    <w:nsid w:val="112B7DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6866,51 +6866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossoto Bossoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-023-00869-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Ngom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1500040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-020-00705-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1421776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2573046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Kiltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rudolph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7BXKD6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Steige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640508v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/6/066014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/443AB1A9683C8B01546DE44935847DCD40F80FE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-010-0119-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428985v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-008-9236-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7197CC9B28D8032B1762144A86D7A79C46564107/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-008-1635-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.969518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.887889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mater" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.784" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Debbabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kratz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2011.6064619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5196173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001139v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laboudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00012-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Imp&#233;riali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Floriani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02601058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-01424298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347048v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossoto Bossoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-023-00869-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Ngom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1500040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-020-00705-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1421776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2573046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Kiltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rudolph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.01.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7BXKD6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Steige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640508v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/6/066014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/443AB1A9683C8B01546DE44935847DCD40F80FE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-010-0119-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428985v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-008-9236-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7197CC9B28D8032B1762144A86D7A79C46564107/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-008-1635-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Regalia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.969518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.887889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mater" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01829049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou El Jili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mah&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.784" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Debbabi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kratz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok El Asmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2011.6064619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Bachalany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lotfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12197-5_38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5196173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Neves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00142588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001139v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebertt Sira-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laboudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00012-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Imp&#233;riali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Floriani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02601058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-01424298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347048v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>