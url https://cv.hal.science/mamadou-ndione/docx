--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,3395 +66,3395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'interculturalité influence la performance des PME dirigées par des femmes</w:t>
+                <w:t xml:space="preserve">IAG et audit durabilité dans les cabinets : lecture par la théorie des capacités dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Legalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 41 (2), pp.46-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.041.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328345v1</w:t>
+                <w:t xml:space="preserve">hal-05125208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic decision-making styles and post-succession performance in french SMES : Impact of managers origin?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">FDI and Performance: A Comparative Analysis Between Emerging and Developed Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintya Lanchimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slimane Haddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque et séminaire doctoral international ISEOR 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05353371v1</w:t>
+              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tie.70063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles de prises de décision stratégique et performance post-succession au sein des PME françaises : Impact de l'origine des dirigeants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprendre la responsabilité sociale des entreprises (RSE) au sein des PME sénégalaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2025: 14ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05334694v1</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (40), pp.51-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How companies adapt their marketing program to achieve better export performance in Africa? The moderating role of institutional regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’impact des orientations stratégiques des repreneurs sur la performance financière postreprise des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De freyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing ACademy (EMAC-Conference)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04526485v1</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111061ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banks, microfinance institutions and fintech: how the ratio of male and female entrepreneurs moderates their capacity for financial inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Denis Njayou Oyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for European Research in Microfinance (CERMi-Day)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04526468v1</w:t>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 41 (2-3), pp.217-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.412.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic entrepreneurship : between universalism and particularism ?: the case of a SME transport company in a French Parisian suburb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Banks, microfinance institutions and fintech: how the ratio of male and female entrepreneurs moderates their capacity for financial inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Ashta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Research Meeting in Business and Management</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04208141v1</w:t>
+              <w:t xml:space="preserve">Cogent Economics &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23322039.2024.2402031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Responsabilité sociétale au sein des lycées : impact de la proximité cognitive des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Mansouri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigui Anne-Marie Sopoude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04092028v1</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 51 (4), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.231.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance post-succession et pratiques d’innovation dans les PME françaises : impact de l’origine, de l’expérience du nouveau dirigeant et de la structure du capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04233738v1</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.155-XXVIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un management interculturel en entreprise : entre universalisme et particularisme du management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’échec entrepreneurial dans les PME d’obédience religieuse du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Biga-Diambeidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque et séminaire doctoral international</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03705468v1</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.035.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échecs des politiques d’octrois de crédits : vers une autre alternative pour l’entrepreneuriat féminin au Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Individual and collective social responsibility into high schools : the impact of stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international sur l’écosystème entrepreneurial</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03765287v1</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.279-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique des critères ESG pour les entreprises du marché boursier français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Classic and transversal governance mechanisms within Senegalese SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ADERSE (Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03638953v1</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 40 (3), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.220.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif au Sénégal et son rôle dans le financement de l’entrepreneuriat féminin : une approche empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La gouvernance au sein des pays de l’UEMOA : avantages de l’utilisation de l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hatim Sbaï</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres Internationales de la Diversité</w:t>
-[...789 lines deleted...]
-                <w:t xml:space="preserve">hal-03102233v1</w:t>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ctd.7083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Financing in Senegal and Its Role in Financing Female Entrepreneurship: An Empirical Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Ulrike Schuerkens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West African Women Entrepreneurs in a Glocal World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 978-1-00-349293-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact économique des critères ESG pour les entreprises du marché boursier français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Cadet et Jean-Jacques Pluchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La finance responsable et durable : paradoxes théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Eska, 2022, 978-2-7472-3260-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat au Sénégal en période de COVID-19 : Impact des acteurs culturels et religieux dans le dynamisme des activités du secteur informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de la Francophonie Economique (OFE), Université de Montréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 : Impacts économiques et sociaux, politiques de riposte et stratégies de résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque et Archives nationales du Québec, pp.248-260, 2021, La francophonie économique 4, 978-2-9819303-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la responsabilité sociale des entreprises (RSE) au sein des PME sénégalaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Strategic decision-making styles and post-succession performance in french SMES : Impact of managers origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05046343v1</w:t>
+              <w:t xml:space="preserve">25ème colloque et séminaire doctoral international ISEOR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI and Performance: A Comparative Analysis Between Emerging and Developed Economies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment l'interculturalité influence la performance des PME dirigées par des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05419728v1</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAG et audit durabilité dans les cabinets : lecture par la théorie des capacités dynamiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Styles de prises de décision stratégique et performance post-succession au sein des PME françaises : Impact de l'origine des dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Legalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05125208v1</w:t>
+              <w:t xml:space="preserve">AEI 2025: 14ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix- en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How companies adapt their marketing program to achieve better export performance in Africa? The moderating role of institutional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05046325v1</w:t>
+              <w:t xml:space="preserve">European Marketing ACademy (EMAC-Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banks, microfinance institutions and fintech: how the ratio of male and female entrepreneurs moderates their capacity for financial inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Ashta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Economics &amp; Finance</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04730773v1</w:t>
+              <w:t xml:space="preserve">Centre for European Research in Microfinance (CERMi-Day)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale au sein des lycées : impact de la proximité cognitive des parties prenantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ethnic entrepreneurship : between universalism and particularism ?: the case of a SME transport company in a French Parisian suburb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sigui Anne-Marie Sopoude</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04890382v1</w:t>
+              <w:t xml:space="preserve">12th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des orientations stratégiques des repreneurs sur la performance financière postreprise des PME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04618876v1</w:t>
+              <w:t xml:space="preserve">ADERSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec entrepreneurial dans les PME d’obédience religieuse du Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Biga-Diambeidou</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04533958v1</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance post-succession et pratiques d’innovation dans les PME françaises : impact de l’origine, de l’expérience du nouveau dirigeant et de la structure du capital</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Échecs des politiques d’octrois de crédits : vers une autre alternative pour l’entrepreneuriat féminin au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04298514v1</w:t>
+              <w:t xml:space="preserve">2ème Colloque international sur l’écosystème entrepreneurial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny Abidjan, Côte d’Ivoire, Jun 2022, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic and transversal governance mechanisms within Senegalese SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers un management interculturel en entreprise : entre universalisme et particularisme du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03789175v1</w:t>
+              <w:t xml:space="preserve">22ème Colloque et séminaire doctoral international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR (Institut de Socio-Économie des Entreprises et des Organisations) ISODC (The International Society for Organizational Development and Change), Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective social responsibility into high schools : the impact of stakeholders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact économique des critères ESG pour les entreprises du marché boursier français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03669986v1</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE (Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne Business School, ADERSE et l'université Paris 1 Panthéon-Sorbonne, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance au sein des pays de l’UEMOA : avantages de l’utilisation de l’intelligence artificielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le financement participatif au Sénégal et son rôle dans le financement de l’entrepreneuriat féminin : une approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Sbaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rabat (Maroc), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement participatif au sein de l’UEMOA : opportunités et limites pour l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque annuel du CERI (Centre d’Études et de Recherche) de l’ISTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTEC (Ecole Supérieure de Commerce et de Marketing), Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la matérialisation de la Responsabilité Sociale, individuelle et collective dans les organisations publiques : le cas des établissements placés sous tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque I.P&amp;M (Institut Psychanalyse &amp; Management) - Vers la matérialisation de la Responsabilité Sociale, individuelle et collective. Les conditions de la transformation de la parole en action au sein des entreprises et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESDES Lyon Business School; Université catholique de Lyon, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance d’entreprise et la performance financière des petites entreprises en France : l’impact des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG); Université de Sherbrooke (Québec), May 2021, Sherbrooke (à distance), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité cognitive et responsabilité sociétale des organisations publiques : le cas des établissements publics placés sous tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque de l'AIRMAP 2021 (Association Internationale de Recherche en Management Public)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Administration des Entreprises Clermont Auvergne - School of Management, May 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et conséquences de l’échec entrepreneurial dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial en Afrique. Quelles stratégies d’accompagnement des PME en Afrique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jun 2021, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports d’une communauté religieuse dans le développement des PME des pays en développement : le cas du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes journées de recherche « PME et Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lieux, Identités, eSpace et Activités (UMR CNRS - Université de Corse 6240 LISA) et le LabEx Entreprendre – Université de Montpellier, Jun 2021, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inclusion financière par les services de téléphonie mobile au sein de l'Union économique et Monétaire Ouest Africaine (UEMOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bertin Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIF 2021 - 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIF (Digital, Innovation, Entrepreneurship &amp; Financing), Dec 2021, Lyon (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et problèmes de gouvernance dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Intelligence artificielle et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vide institutionnel dans les pays en développement comme source d'innovation sociale pour les entrepreneurs du secteur formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième conférence internationale en Management, Innovation et Entrepreneuriat (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire de recherche RIGUEUR et l' Institut Psychanalyse &amp; Management (I.P&amp;M), Dec 2020, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03647370v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfinance et entreprenariat féminin dans les nouveaux pays industrialisés et les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmecolloque annuel du CERI (Centre d’Etudes et de Recherche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTEC (Ecole Supérieure de Commerce et Marketing), Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ashta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03765287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di&#233;ne Kolly Ousseynou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Sba&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bertin Malou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03457560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Malou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.70063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04730773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322039.2024.2402031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04890382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigui Anne-Marie Sopoude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04618876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111061ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03669986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03647370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di&#233;ne Kolly Ousseynou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04618876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111061ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04730773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ashta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322039.2024.2402031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04890382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigui Anne-Marie Sopoude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03669986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03647370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03765287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Sba&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Malou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03457560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bertin Malou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>