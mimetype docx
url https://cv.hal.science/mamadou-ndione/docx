--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1280,2181 +1280,2181 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic decision-making styles and post-succession performance in french SMES : Impact of managers origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème colloque et séminaire doctoral international ISEOR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'interculturalité influence la performance des PME dirigées par des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles de prises de décision stratégique et performance post-succession au sein des PME françaises : Impact de l'origine des dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEI 2025: 14ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix- en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How companies adapt their marketing program to achieve better export performance in Africa? The moderating role of institutional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Marketing ACademy (EMAC-Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banks, microfinance institutions and fintech: how the ratio of male and female entrepreneurs moderates their capacity for financial inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Ashta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre for European Research in Microfinance (CERMi-Day)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADERSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnic entrepreneurship : between universalism and particularism ?: the case of a SME transport company in a French Parisian suburb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échecs des politiques d’octrois de crédits : vers une autre alternative pour l’entrepreneuriat féminin au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque international sur l’écosystème entrepreneurial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny Abidjan, Côte d’Ivoire, Jun 2022, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un management interculturel en entreprise : entre universalisme et particularisme du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Haddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Colloque et séminaire doctoral international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR (Institut de Socio-Économie des Entreprises et des Organisations) ISODC (The International Society for Organizational Development and Change), Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique des critères ESG pour les entreprises du marché boursier français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE (Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne Business School, ADERSE et l'université Paris 1 Panthéon-Sorbonne, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement participatif au Sénégal et son rôle dans le financement de l’entrepreneuriat féminin : une approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Sbaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rabat (Maroc), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance d’entreprise et la performance financière des petites entreprises en France : l’impact des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG); Université de Sherbrooke (Québec), May 2021, Sherbrooke (à distance), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité cognitive et responsabilité sociétale des organisations publiques : le cas des établissements publics placés sous tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque de l'AIRMAP 2021 (Association Internationale de Recherche en Management Public)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Administration des Entreprises Clermont Auvergne - School of Management, May 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement participatif au sein de l’UEMOA : opportunités et limites pour l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque annuel du CERI (Centre d’Études et de Recherche) de l’ISTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTEC (Ecole Supérieure de Commerce et de Marketing), Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la matérialisation de la Responsabilité Sociale, individuelle et collective dans les organisations publiques : le cas des établissements placés sous tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque I.P&amp;M (Institut Psychanalyse &amp; Management) - Vers la matérialisation de la Responsabilité Sociale, individuelle et collective. Les conditions de la transformation de la parole en action au sein des entreprises et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESDES Lyon Business School; Université catholique de Lyon, Apr 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports d’une communauté religieuse dans le développement des PME des pays en développement : le cas du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes journées de recherche « PME et Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lieux, Identités, eSpace et Activités (UMR CNRS - Université de Corse 6240 LISA) et le LabEx Entreprendre – Université de Montpellier, Jun 2021, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et conséquences de l’échec entrepreneurial dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial en Afrique. Quelles stratégies d’accompagnement des PME en Afrique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jun 2021, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inclusion financière par les services de téléphonie mobile au sein de l'Union économique et Monétaire Ouest Africaine (UEMOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bertin Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIF 2021 - 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIF (Digital, Innovation, Entrepreneurship &amp; Financing), Dec 2021, Lyon (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et problèmes de gouvernance dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Diéne Kolly Ousseynou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Intelligence artificielle et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vide institutionnel dans les pays en développement comme source d'innovation sociale pour les entrepreneurs du secteur formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième conférence internationale en Management, Innovation et Entrepreneuriat (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire de recherche RIGUEUR et l' Institut Psychanalyse &amp; Management (I.P&amp;M), Dec 2020, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfinance et entreprenariat féminin dans les nouveaux pays industrialisés et les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmecolloque annuel du CERI (Centre d’Etudes et de Recherche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTEC (Ecole Supérieure de Commerce et Marketing), Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Financing in Senegal and Its Role in Financing Female Entrepreneurship: An Empirical Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Ulrike Schuerkens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West African Women Entrepreneurs in a Glocal World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 978-1-00-349293-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact économique des critères ESG pour les entreprises du marché boursier français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Cadet et Jean-Jacques Pluchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La finance responsable et durable : paradoxes théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Eska, 2022, 978-2-7472-3260-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat au Sénégal en période de COVID-19 : Impact des acteurs culturels et religieux dans le dynamisme des activités du secteur informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de la Francophonie Economique (OFE), Université de Montréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 : Impacts économiques et sociaux, politiques de riposte et stratégies de résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque et Archives nationales du Québec, pp.248-260, 2021, La francophonie économique 4, 978-2-9819303-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454825v1</w:t>
-              </w:r>
-[...1873 lines deleted...]
-                <w:t xml:space="preserve">hal-03102233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di&#233;ne Kolly Ousseynou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04618876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111061ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04730773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ashta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322039.2024.2402031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04890382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigui Anne-Marie Sopoude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03669986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03647370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03765287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Sba&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Malou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03457560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bertin Malou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.70063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di&#233;ne Kolly Ousseynou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04618876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De&#160;freyman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Haddadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111061ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04730773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ashta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23322039.2024.2402031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04890382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigui Anne-Marie Sopoude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04298514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03669986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03647370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03765287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03705468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Sba&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03457560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Malou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bertin Malou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03102233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Scotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03789123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>