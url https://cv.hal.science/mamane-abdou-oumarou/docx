--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -997,83 +997,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des déterminants de l’hésitation de la vaccination contre le Covid-19 au Niger</w:t>
+                <w:t xml:space="preserve">Contribution de l’expertise scientifique et technique dans la gestion de la pandémie du Covid-19 au Niger : une revue après action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkissa Ibrahim Harouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1081,362 +1081,362 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04498531v1</w:t>
+                <w:t xml:space="preserve">halshs-04499379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des Connaissances, Attitudes et Pratiques préventives (CAP) dans la communauté des professionnels de santé lors de la pandémie du coronavirus à Niamey</w:t>
+                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : cinq investigations empiriques sur le Covid-19 ou l'éducation du patient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Gashingo, pp.7-42, 2023, 978-2-37235-156-0</w:t>
+              <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04498527v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04499623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t>
+                <w:t xml:space="preserve">Étude des déterminants de l’hésitation de la vaccination contre le Covid-19 au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkissa Harouna Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04499623v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’expertise scientifique et technique dans la gestion de la pandémie du Covid-19 au Niger : une revue après action</w:t>
+                <w:t xml:space="preserve">Études des Connaissances, Attitudes et Pratiques préventives (CAP) dans la communauté des professionnels de santé lors de la pandémie du coronavirus à Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
+              <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : cinq investigations empiriques sur le Covid-19 ou l'éducation du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Gashingo, pp.7-42, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04499379v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences individuelles et collectives de la pandémie du Covid-19 au Niger : points de vue des personnes testées, des professionnels de santé et de la population générale</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saley Hima Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissatou Abdoulaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sani Souley Issoufou Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1730,169 +1730,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l'éducation du patient</w:t>
+                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Education. Université de Lille, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022ULILH043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04739761v1</w:t>
+                <w:t xml:space="preserve">tel-03963348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t>
+                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l'éducation du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université de Lille, 2022. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022ULILH043⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03963348v1</w:t>
+                <w:t xml:space="preserve">tel-04739761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1968,51 +1968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A2406E"/>
+    <w:nsid w:val="42750CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2199,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamane-abdou-oumarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4226-5432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267363087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saley Hima Oumarou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Bello Adamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71132/b2b1pm37" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Oumarou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Saley Hima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15553268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816990v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Cheffou Cheffou Abouka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14272597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Abdoulaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Souley Issoufou Mamane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04739761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03963348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILH043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mamane-abdou-oumarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4226-5432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267363087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saley Hima Oumarou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Bello Adamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71132/b2b1pm37" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamani Oumarou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Saley Hima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15553268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816990v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Cheffou Cheffou Abouka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14272597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Abdoulaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Souley Issoufou Mamane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03963348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILH043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04739761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>