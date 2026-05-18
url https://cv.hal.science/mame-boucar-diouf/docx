--- v0 (2026-03-21)
+++ v1 (2026-05-18)
@@ -1048,286 +1048,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and sanitation of tropical genetic resources: a challenge for food security and germplasms exchange</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olyvia Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Plant Pathology; Société Française de Phytopathologie, Aug 2023, Lyon, France. pp.1084-1085</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182555v1</w:t>
+                <w:t xml:space="preserve">hal-04197738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation and sanitation of tropical genetic resources: a challenge for food security and germplasms exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzia Gélabale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197738v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the emergence scenario of an invasive tomato begomovirus</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2022.11.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05535-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcel Charles Etter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.652079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2022.11.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05535-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcel Charles Etter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.652079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>