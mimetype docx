--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -238,274 +238,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Experimental Evaluation of Vehicular Networks: Issues, Requirements and Methodology Applied to a Real Use Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Vehicle Cooperative Local Mapping: A Methodology Based on Occupancy Grid Map Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Matsuura</w:t>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
+                <w:t xml:space="preserve">Michel Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/inis.1.1.e4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2309639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095282v1</w:t>
+                <w:t xml:space="preserve">hal-01107534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Vehicle Cooperative Local Mapping: A Methodology Based on Occupancy Grid Map Merging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Experimental Evaluation of Vehicular Networks: Issues, Requirements and Methodology Applied to a Real Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+                <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Parent</w:t>
+                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp.12. </w:t>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2309639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/inis.1.1.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107534v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Source Implementation of GeoNetworking based on ITS Station Architecture</w:t>
               </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Special issue of "Network Technology", 30 (2), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 15 (1), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -742,77 +742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astuo Inomata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (1), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -850,90 +850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Experimental Evaluation of a Vehicular Network Based on NEMO and MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (1), pp.656407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -967,77 +967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of VANET multi-hop routing over an experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,490 +1253,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoC2X: Open-source software to realize V2X cooperative perception among autonomous vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Sound: An interactive medium with WebAR and spatial synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Inokuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 IEEE 92nd Vehicular Technology Conference (VTC2020-Fall)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Entertainment Computing (ICEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Xi'an, China. pp.255-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65736-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942051v1</w:t>
+                <w:t xml:space="preserve">hal-02942505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web360$^2$: An Interactive Web Application for viewing 3D Audio-visual Contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D maps distribution of self-driving vehicles using roadside edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaya Mizutani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin Kato</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Yuki Iida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Sound and Music Computing Conference (SMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Autonomous Self-Organizing Networks (ASON) held in conjunction with CANDAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Okinawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869393v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Sound: An interactive medium with WebAR and spatial synchronization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AutoC2X: Open-source software to realize V2X cooperative perception among autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaharu Oi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihide Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Entertainment Computing (ICEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2020 IEEE 92nd Vehicular Technology Conference (VTC2020-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Victoria, B.C., Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942505v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D maps distribution of self-driving vehicles using roadside edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web360$^2$: An Interactive Web Application for viewing 3D Audio-visual Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaya Mizutani</w:t>
+                <w:t xml:space="preserve">Mitsuaki Kawamorita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Autonomous Self-Organizing Networks (ASON) held in conjunction with CANDAR 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3898664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997520v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative awareness using roadside unit networks in mixed traffic</w:t>
               </w:r>
@@ -1748,77 +1748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Kitazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaharu Oi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideya Ochiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicular Networking Conference (VNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, University of California - Los Angeles (UCLA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideya Ochiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2290,342 +2290,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadside-Assisted V2V Messaging for Connected Autonomous Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Proxy V2V Messaging Using IPv6 and GeoNetworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitazawa Masahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morino Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideya Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Wireless and Mobile Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France. pp.74--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558066v3</w:t>
+                <w:t xml:space="preserve">hal-01578410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Proxy V2V Messaging Using IPv6 and GeoNetworking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Defined Media: Virtualization of Audio-Visual Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuro Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Niwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France. pp.74--80</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578410v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Media: Virtualization of Audio-Visual Services</w:t>
+                <w:t xml:space="preserve">Roadside-Assisted V2V Messaging for Connected Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Wireless and Mobile Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473727v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558066v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method of Detecting Camouflage Data with Mutual Vehicle Position Monitoring</w:t>
               </w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nice, France. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IFIP Wireless and Mobile Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideya Ochiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Mobile Computing and Ubiquitous Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kaiserslautern,, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3024,369 +3024,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric current based power line communication for plug-load device auto identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Ikegami</w:t>
+                <w:t xml:space="preserve">Reproducing and Extending Real Testbed Evaluation of GeoNetworking Implementation in Simulated Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Smart Grid Communications (SmartGridComm 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2015.7436287⟩</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Future Internet Technologies (CFI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2775088.2775092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317105v1</w:t>
+                <w:t xml:space="preserve">hal-01317104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing and Extending Real Testbed Evaluation of GeoNetworking Implementation in Simulated Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ye Tao</w:t>
+                <w:t xml:space="preserve">Electric current based power line communication for plug-load device auto identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ikegami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideya Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Nii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Esaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Future Internet Technologies (CFI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Smart Grid Communications (SmartGridComm 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2775088.2775092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2015.7436287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317104v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaVANET: an experiment and visualization tool for vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TRIDENTCOM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on IPv6-based Vehicular Networks (colocated with IEEE Intelligent Vehicles Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3526,286 +3526,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-aware service discovery on IPv6 GeoNetworking for VANET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation of an open source implementation of IPv6 GeoNetworking in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Toukabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noguchi Satoru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
+                <w:t xml:space="preserve">Lamjed Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2011 : 11th International Conference on Intelligent Transport System Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625796v1</w:t>
+                <w:t xml:space="preserve">inria-00625789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of an open source implementation of IPv6 GeoNetworking in VANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Toukabri</w:t>
+                <w:t xml:space="preserve">Location-aware service discovery on IPv6 GeoNetworking for VANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noguchi Satoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamjed Bettaieb</w:t>
+                <w:t xml:space="preserve">Atsuo Inomata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2011 : 11th International Conference on Intelligent Transport System Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00625789v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-vehicle integration of driver support application with IPv6 GeoNetworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noguchi Satoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Menouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Intelligent Transport System Telecommunications - ITST 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4096,455 +4096,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Multi-hop Routing in Vehicular Ad-hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Santa</w:t>
+                <w:t xml:space="preserve">On the design of efficient Vehicular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santa Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio F. Gómez-Skarmeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEEDEV 2009 : 2nd Workshop on Experimental Evaluation and Deployment Experiences on Vehicular networks in conjunction with TRIDENTCOM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625645v1</w:t>
+                <w:t xml:space="preserve">inria-00355878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of efficient Vehicular Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khaled</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Multi-hop Routing in Vehicular Ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F. Gómez-Skarmeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WEEDEV 2009 : 2nd Workshop on Experimental Evaluation and Deployment Experiences on Vehicular networks in conjunction with TRIDENTCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Washington D.C., United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRIDENTCOM.2009.4976248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00355878v1</w:t>
+                <w:t xml:space="preserve">inria-00625645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Usage of NEMO and MANET for Vehicular Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPv6 support for VANET with geographical routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi Jinhyeock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEEDEV 2008: 1st Workshop on Experimental Evaluation and Deployment Experiences on Vehicular Networks in conjonction with TRIDENTCOM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Intelligent Transport System Telecommunicaitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00265652v1</w:t>
+                <w:t xml:space="preserve">inria-00336450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 support for VANET with geographical routing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Usage of NEMO and MANET for Vehicular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport System Telecommunicaitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">WEEDEV 2008: 1st Workshop on Experimental Evaluation and Deployment Experiences on Vehicular Networks in conjonction with TRIDENTCOM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336450v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00265652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4588,77 +4588,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSJ Technical Workshop on Mobile Computing and Ubiquitous Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tokyo, Japan</w:t>
@@ -4745,64 +4745,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Vehicular Ad-Hoc Networks: Developments and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010, 9781615209132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,203 +4862,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended interface ID for virtual link selection in GeoNetworking to IPv6 Adaptation Sub-layer (GN6ASL)</w:t>
+                <w:t xml:space="preserve">Proposition of Dynamic Virtual Link for IPv6 GeoNetworking (GN6) in ETSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763640v1</w:t>
+                <w:t xml:space="preserve">hal-00760772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of Dynamic Virtual Link for IPv6 GeoNetworking (GN6) in ETSI</w:t>
+                <w:t xml:space="preserve">Extended interface ID for virtual link selection in GeoNetworking to IPv6 Adaptation Sub-layer (GN6ASL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760772v1</w:t>
+                <w:t xml:space="preserve">hal-00763640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hongo.wide.ad.jp/~tsukada/publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Azuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenya Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Matsuura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoshi Fujikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.1.1.e4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2309639" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Kakiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.2_119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Noguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astuo Inomata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/656407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. G&#243;mez-Skarmeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2009.028655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaharu Oi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihide Ito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hirata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ikeda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kawamorita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3898664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Inokuchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65736-9_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Mizutani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Iida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kitazawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kasuya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Komohara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Takasaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuhiro Mizuno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Atarashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Sone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558066v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitazawa Masahiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morino Kai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ogawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ikeda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Niwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nomura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Kitazato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ikegami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nii" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2015.7436287" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775088.2775092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noguchi Satoru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Inomata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bettaieb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Ines Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thierry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Hamid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goleva Maria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Menouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa Lozano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Jinhyeock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Mori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-913-2.ch003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hongo.wide.ad.jp/~tsukada/publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Azuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenya Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2309639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Matsuura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoshi Fujikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.1.1.e4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Kakiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.2_119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Noguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astuo Inomata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/656407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. G&#243;mez-Skarmeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2009.028655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Inokuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65736-9_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Mizutani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Iida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaharu Oi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihide Ito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hirata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ikeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kawamorita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3898664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kitazawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kasuya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Komohara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Takasaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuhiro Mizuno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Atarashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Sone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitazawa Masahiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morino Kai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ogawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ikeda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Niwa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558066v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nomura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Kitazato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775088.2775092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ikegami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2015.7436287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bettaieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noguchi Satoru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Inomata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Ines Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thierry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Hamid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goleva Maria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Menouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa Lozano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Jinhyeock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Mori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-913-2.ch003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>