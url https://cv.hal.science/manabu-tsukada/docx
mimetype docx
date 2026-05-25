--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -238,274 +238,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Vehicle Cooperative Local Mapping: A Methodology Based on Occupancy Grid Map Merging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Experimental Evaluation of Vehicular Networks: Issues, Requirements and Methodology Applied to a Real Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+                <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+                <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Parent</w:t>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2309639⟩</w:t>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/inis.1.1.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107534v1</w:t>
+                <w:t xml:space="preserve">hal-01095282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Experimental Evaluation of Vehicular Networks: Issues, Requirements and Methodology Applied to a Real Use Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Vehicle Cooperative Local Mapping: A Methodology Based on Occupancy Grid Map Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ernst</w:t>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
+                <w:t xml:space="preserve">Michel Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/inis.1.1.e4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2309639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095282v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Source Implementation of GeoNetworking based on ITS Station Architecture</w:t>
               </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Special issue of "Network Technology", 30 (2), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyouk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 15 (1), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -742,77 +742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astuo Inomata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (1), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -850,90 +850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Experimental Evaluation of a Vehicular Network Based on NEMO and MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (1), pp.656407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -967,77 +967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of VANET multi-hop routing over an experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,273 +2290,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Proxy V2V Messaging Using IPv6 and GeoNetworking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Defined Media: Virtualization of Audio-Visual Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitazawa Masahiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+                <w:t xml:space="preserve">Keiko Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morino Kai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masahiro Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuro Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Niwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France. pp.74--80</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578410v1</w:t>
+                <w:t xml:space="preserve">hal-01473727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Media: Virtualization of Audio-Visual Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Proxy V2V Messaging Using IPv6 and GeoNetworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitazawa Masahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Niwa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morino Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideya Ochiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Esaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Vehicular Systems, Technologies and Applications (VEHICULAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Jul 2017, Nice, France. pp.74--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473727v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadside-Assisted V2V Messaging for Connected Autonomous Vehicle</w:t>
               </w:r>
@@ -3303,90 +3303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnaVANET: an experiment and visualization tool for vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TRIDENTCOM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on IPv6-based Vehicular Networks (colocated with IEEE Intelligent Vehicles Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Toukabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3666,77 +3666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noguchi Satoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuo Inomata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoshi Fujikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2011 : 11th International Conference on Intelligent Transport System Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,688 +3863,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation for IPv6 over VANET Geographic routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and evaluation of NEMO in VANET using geographic routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menouar Hamid</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Menouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference, IWCMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Transport System Telecommunications - ITST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505921v1</w:t>
+                <w:t xml:space="preserve">inria-00567786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and evaluation of NEMO in VANET using geographic routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evaluation for IPv6 over VANET Geographic routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Wenhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Menouar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Goleva Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Transport System Telecommunications - ITST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. 6 p</w:t>
+              <w:t xml:space="preserve">6th International Wireless Communications and Mobile Computing Conference, IWCMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00567786v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00505921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of efficient Vehicular Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khaled</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Multi-hop Routing in Vehicular Ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F. Gómez-Skarmeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WEEDEV 2009 : 2nd Workshop on Experimental Evaluation and Deployment Experiences on Vehicular networks in conjunction with TRIDENTCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Washington D.C., United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRIDENTCOM.2009.4976248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00355878v1</w:t>
+                <w:t xml:space="preserve">inria-00625645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Multi-hop Routing in Vehicular Ad-hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Santa</w:t>
+                <w:t xml:space="preserve">On the design of efficient Vehicular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santa Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio F. Gómez-Skarmeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEEDEV 2009 : 2nd Workshop on Experimental Evaluation and Deployment Experiences on Vehicular networks in conjunction with TRIDENTCOM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625645v1</w:t>
+                <w:t xml:space="preserve">inria-00355878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 support for VANET with geographical routing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Usage of NEMO and MANET for Vehicular Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport System Telecommunicaitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">WEEDEV 2008: 1st Workshop on Experimental Evaluation and Deployment Experiences on Vehicular Networks in conjonction with TRIDENTCOM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336450v1</w:t>
+                <w:t xml:space="preserve">inria-00265652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Usage of NEMO and MANET for Vehicular Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPv6 support for VANET with geographical routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi Jinhyeock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEEDEV 2008: 1st Workshop on Experimental Evaluation and Deployment Experiences on Vehicular Networks in conjonction with TRIDENTCOM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Intelligent Transport System Telecommunicaitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00265652v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4588,77 +4588,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyunchimeg Shagdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSJ Technical Workshop on Mobile Computing and Ubiquitous Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tokyo, Japan</w:t>
@@ -4745,64 +4745,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Santa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Vehicular Ad-Hoc Networks: Developments and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010, 9781615209132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,203 +4862,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of Dynamic Virtual Link for IPv6 GeoNetworking (GN6) in ETSI</w:t>
+                <w:t xml:space="preserve">Extended interface ID for virtual link selection in GeoNetworking to IPv6 Adaptation Sub-layer (GN6ASL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760772v1</w:t>
+                <w:t xml:space="preserve">hal-00763640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended interface ID for virtual link selection in GeoNetworking to IPv6 Adaptation Sub-layer (GN6ASL)</w:t>
+                <w:t xml:space="preserve">Proposition of Dynamic Virtual Link for IPv6 GeoNetworking (GN6) in ETSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Kakiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763640v1</w:t>
+                <w:t xml:space="preserve">hal-00760772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Tsukada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hongo.wide.ad.jp/~tsukada/publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Azuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenya Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107534v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2309639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Matsuura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoshi Fujikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.1.1.e4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Kakiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.2_119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Noguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astuo Inomata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/656407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. G&#243;mez-Skarmeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2009.028655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Inokuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65736-9_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Mizutani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Iida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaharu Oi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihide Ito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hirata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ikeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kawamorita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3898664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kitazawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kasuya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Komohara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Takasaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuhiro Mizuno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Atarashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Sone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitazawa Masahiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morino Kai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ogawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ikeda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Niwa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558066v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nomura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Kitazato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775088.2775092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ikegami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2015.7436287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bettaieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noguchi Satoru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Inomata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Ines Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thierry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Hamid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goleva Maria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Menouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa Lozano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Jinhyeock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Mori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-913-2.ch003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hongo.wide.ad.jp/~tsukada/publications.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Azuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenya Sato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Matsuura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoshi Fujikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.1.1.e4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2309639" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Kakiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Toukabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11309/jssst.30.2_119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyouk Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Noguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astuo Inomata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/656407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. G&#243;mez-Skarmeta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2009.028655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Inokuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65736-9_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Mizutani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Iida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaharu Oi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihide Ito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hirata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ikeda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kawamorita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3898664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kitazawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kasuya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Komohara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Takasaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuhiro Mizuno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Atarashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Sone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ogawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ikeda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Niwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitazawa Masahiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morino Kai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558066v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nomura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Kitazato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775088.2775092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ikegami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2015.7436287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyunchimeg Shagdar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bettaieb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noguchi Satoru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Inomata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Ines Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thierry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Menouar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Hamid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goleva Maria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976248" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santa Lozano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Jinhyeock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Mori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-913-2.ch003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0092" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>