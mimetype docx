--- v0 (2026-03-03)
+++ v1 (2026-04-07)
@@ -1199,291 +1199,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
+              <w:t xml:space="preserve">, 2020, 503, pp.166613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790644v1</w:t>
+                <w:t xml:space="preserve">hal-03790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 503, pp.166613. </w:t>
+              <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790742v1</w:t>
+                <w:t xml:space="preserve">hal-03790644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>