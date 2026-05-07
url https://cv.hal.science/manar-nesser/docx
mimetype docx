--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -533,295 +533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Salloum</w:t>
+                <w:t xml:space="preserve">C. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panier</w:t>
+                <w:t xml:space="preserve">J-P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809889v1</w:t>
+                <w:t xml:space="preserve">hal-03929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pineau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Birat</w:t>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929996v1</w:t>
+                <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
               </w:r>
@@ -846,51 +846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M L Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of pulsed laser irradiation, scribing and ablation on 2-D scalar and vector magnetic losses and general properties of Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2556,51 +2556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-field energy minimization principle to understand and control the magnetic domains refinement in GO SiFe – comparison between laser irradiation, scribing and ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>