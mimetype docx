--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -533,295 +533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pineau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Birat</w:t>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929996v1</w:t>
+                <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Salloum</w:t>
+                <w:t xml:space="preserve">C. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panier</w:t>
+                <w:t xml:space="preserve">J-P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809889v1</w:t>
+                <w:t xml:space="preserve">hal-03929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
               </w:r>
@@ -846,51 +846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M L Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,277 +1746,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préscillia Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dupuy</w:t>
+                <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henrottin</w:t>
+                <w:t xml:space="preserve">J.P Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536898v1</w:t>
+                <w:t xml:space="preserve">hal-04543563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maloberti</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Birat</w:t>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543563v1</w:t>
+                <w:t xml:space="preserve">hal-04536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of pulsed laser irradiation, scribing and ablation on 2-D scalar and vector magnetic losses and general properties of Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2556,90 +2556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-field energy minimization principle to understand and control the magnetic domains refinement in GO SiFe – comparison between laser irradiation, scribing and ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th soft magnetic materials conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznam, Poland</w:t>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>