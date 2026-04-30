--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -896,317 +896,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on precipitate evolution during additive manufacturing of stainless steels via in-situ heating-cooling experiments in a transmission electron microscope</w:t>
+                <w:t xml:space="preserve">Dislocation transport using a time-explicit Runge-Kutta discontinuous Galerkin finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101368⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ac44a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570116v1</w:t>
+                <w:t xml:space="preserve">hal-03466796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation transport using a time-explicit Runge-Kutta discontinuous Galerkin finite element approach</w:t>
+                <w:t xml:space="preserve">Insight on precipitate evolution during additive manufacturing of stainless steels via in-situ heating-cooling experiments in a transmission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Yedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Heripre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/ac44a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466796v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-oxide precipitates in additively manufactured austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Yedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1504,273 +1504,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402830v1</w:t>
+                <w:t xml:space="preserve">hal-05450049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450049v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dante Lima-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Samaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Phase Field Crystal and Field Dislocation Mechanics for a consistent description of dislocation structure and elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Viñals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,51 +2436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element implementation of the thermal field dislocation mechanics model: study of temperature evolution due to dislocation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dante Lima-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manas V Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2832,51 +2832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04746656v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Heged&#252;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lienert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03570116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101368" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac44a7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03221432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89873-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530203v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04704682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dante Lima-Chaves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04738571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Chadwick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Samaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vi&#241;als" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439503v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/tel-04306586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04746656v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Haj Slama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Heged&#252;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lienert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ac44a7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03570116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101368" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03221432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89873-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.733829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530203v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04704682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dante Lima-Chaves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Acharya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04738571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Chadwick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Samaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vi&#241;als" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439503v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/tel-04306586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>