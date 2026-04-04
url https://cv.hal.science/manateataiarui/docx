--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -424,631 +424,709 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre publicité et secret : l’expert, acteur international des essais nucléaires au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre secret et monstration de la bombe. L’espionnage lié au Centre d’expérimentation du Pacifique et aux essais nucléaires atmosphériques en Polynésie française (1962-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 204 (4), pp.125-144. </w:t>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (320), pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ri.204.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rha.320.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526223v1</w:t>
+                <w:t xml:space="preserve">hal-05562183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de John Teariki : entre militantisme antinucléaire et nationalisme anticolonial en Polynésie française (1963-1983)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre publicité et secret : l’expert, acteur international des essais nucléaires au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0091⟩</w:t>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204 (4), pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.204.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999718v1</w:t>
+                <w:t xml:space="preserve">hal-05526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution statutaire et l’affirmation de l’autonomie des territoires français du Pacifique (1946-2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taiarui Manatea</w:t>
+                <w:t xml:space="preserve">Les réseaux de John Teariki : entre militantisme antinucléaire et nationalisme anticolonial en Polynésie française (1963-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HS 20 (1), pp.91-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124477v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture des archives régaliennes relatives aux essais nucléaires en Polynésie française : enjeux de déclassification et perspectives de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+                <w:t xml:space="preserve">L’évolution statutaire et l’affirmation de l’autonomie des territoires français du Pacifique (1946-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiarui Manatea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.256-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05047715v1</w:t>
+                <w:t xml:space="preserve">hal-05124477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Cyr et les saint-cyriens à l’épreuve de la guerre d’Indochine (1946-1955)</w:t>
+                <w:t xml:space="preserve">L’ouverture des archives régaliennes relatives aux essais nucléaires en Polynésie française : enjeux de déclassification et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (288), pp.131-150. </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3-4 (153-154), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.153.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757478v1</w:t>
+                <w:t xml:space="preserve">halshs-05047715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bombe et les essais nucléaires français entre indépendance stratégique et dépendance technologique (1957-1975)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Cyr et les saint-cyriens à l’épreuve de la guerre d’Indochine (1946-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (39), pp.35-61. </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (288), pp.131-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcdm.039.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922149v1</w:t>
+                <w:t xml:space="preserve">hal-04757478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bombe et les essais nucléaires français entre indépendance stratégique et dépendance technologique (1957-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (39), pp.35-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.039.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’École militaire de Saint-Cyr sous le régime de Vichy : Vie militaire, défilé et fidélité à Aix-en-Provence (1940-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (280), pp.101-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmcc.280.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1058,98 +1136,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du récit national, écrire une histoire internationale et transnationale des essais nucléaires en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissuasion nucléaire française depuis De Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. Commissariat à l'énergie atomique et aux énergies alternatives; Fondation Charles de Gaulle, pp.169-173, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1159,51 +1237,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus polynésiens face à l’installation du CEP (1962-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1219,120 +1297,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Flosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1342,91 +1420,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite de Moruroa du 9 mars 2024 : un symbole de l’apaisement des relations entre Paris et Papeete ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15/2024, Fondation pour la recherche stratégique. 2024, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1436,98 +1514,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais nucléaires en Polynésie française dans les relations internationales entre 1957 et 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la Polynésie française 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Punaauia, Polynésie française. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1537,51 +1615,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Denuclearizing the Pacific means Defrenchifying it”: the CEP, a Contradictory Form of French Imperialism in Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1597,349 +1675,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Oceanists 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Oceanists, Jun 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de démantèlement des installations du Centre d’expérimentation du Pacifique : entre redéploiement, abandon et héritages depuis 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l’abandon du patrimoine bâti militaire de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Apr 2025, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais nucléaires dans les relations internationales (1957-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décolonialité en mouvement – tensions, controverses, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCOR, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circulations impériales de la science et ses acteurs au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta'ata, thon et béton : penser les essais nucléaires par les circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Université de Haute-Alsace; EHESS, Oct 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impérialisme nucléaire contrarié : le CEP à l’épreuve de l’émergence d’un nationalisme antinucléaire en Polynésie française (1963-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasifika : des îles dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui savait quoi ? Circulations et déperditions de savoirs en matière de radioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1955,73 +2033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta'ata, thon et béton : penser les essais nucléaires par les circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Université de Haute-Alsace; EHESS, Oct 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opinion publique et les essais nucléaires en Polynésie française (1962-1996) : un consensus, vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,280 +2115,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès bisannuel de l’AEGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études de la guerre et de la stratégie, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais nucléaires, sciences environnementales et « front pionnier », reflets de l’impérialisme nucléaire dans le Pacifique (1962-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empire colonial français et l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École normale supérieure; Université Rennes 2; Université Lyon 3, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transnational dimension of knowledge production and the development of safety infrastructures at the CEP in the era of atmospheric testing (1962-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and environmental approaches to military nuclear risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison française d'Oxford, May 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer, le CEP et les essais nucléaires (1962-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des Conférences de la recherche « Océan, mémoire, discontinuité et innovation : dialogues et relations entre sociétés et écosystèmes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Mar 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Testing and Militarization: French Imperialism and Tahitian Sovereigntie from the 1960s to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2326,211 +2404,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAO 2025 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Social Anthropology in Oceania, Feb 2025, Nadi, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil des puissances impériales en Polynésie française : l’espionnage du Centre d’expérimentation du Pacifique et des essais nucléaires atmosphériques de la France (1963-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espion, figure de l’ombre sous les projecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatie scientifique de la France lors des essais nucléaires atmosphériques dans le Pacifique (1962-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vu du Quai. Séminaire d'histoire diplomatique et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expert, acteur international des essais nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2546,720 +2624,720 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission d'histoire des relations internationales; Institut d'histoire des relations internationales contemporaines, May 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du récit national : écrire une histoire internationale et transnationale des essais nucléaires en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissuasion nucléaire française depuis De Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commissariat à l'énergie atomique et aux énergies alternatives; Fondation Charles de Gaulle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contestation du CEP en Polynésie française : circulation transnationale des savoirs scientifiques et décolonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Rendez-vous d’histoire coloniale « (Anti)colonialisme et (inter)nationalisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche sur les ordres coloniaux, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Indo-Pacifique et la Polynésie française : une stratégie française fragilisée et invisibilisée par le spectre des essais nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international d'études transpacifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire transnationale des essais nucléaires français dans le Pacifique pendant la Guerre froide (1963-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires nucléaires européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interdisciplinaire sur les enjeux stratégiques, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation d’une controverse scientifique internationale en Polynésie française : l’appropriation par les Polynésiens des effets de la radioactivité pour penser la « modernité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasifika : des îles dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Feb 2024, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations de l’expertise sur les retombées radioactives, experts vs militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMCF Annual Conference 2024 « Avenirs transnationaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Study of Modern and Contemporary France, Sep 2024, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais nucléaires en Polynésie française sur la scène internationale entre 1966 et 1996 : contestations océaniennes, difficultés françaises et enjeux géostratégiques dans le Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Pacific History Association Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific History Association, Nov 2023, Warrnambool (Victoria), Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre d’expérimentation du Pacifique pendant les essais nucléaires atmosphériques en Polynésie française entre 1963 et 1975 : une machine d’origine française pour une bombe française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fournisseurs de l’armée. Du lit de camp au sous-marin nucléaire : objets, productions, techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais nucléaires en Polynésie française dans les relations diplomatiques entre 1966 et 1998 : approche historique et archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vu du Quai. Séminaire d’histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry-Montpellier 3, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et partages d’expertise (France, Grande-Bretagne, États-Unis) : la bombe et les essais nucléaires français en Polynésie entre indépendance stratégique et dépendance technologique (1957-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3275,65 +3353,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès bisannuel de l’AEGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études sur la guerre et la stratégie, Jun 2023, Bordeaux, France. pp.35-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3401,51 +3479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BF3D0FB"/>
+    <w:nsid w:val="4A866923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manateataiarui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9160-172X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265421470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95167864171222741967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatea Taiarui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.194.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.204.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maillochon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiarui Manatea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.039.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.280.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manateataiarui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9160-172X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265421470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95167864171222741967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatea Taiarui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.194.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.320.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.204.0125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maillochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiarui Manatea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.039.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.280.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>