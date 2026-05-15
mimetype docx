--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">95167864171222741967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">GfCGRLYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,102 +230,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatie française à l'épreuve des contestations des essais nucléaires atmosphériques en Polynésie française (1966-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Meltz, Benjamin Furst, Alexis Vrignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Deuxième contact ? Histoire et mémoires du Centre d'expérimentation du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des Sciences de l'Homme du Pacifique, pp.145-161, 2025, 978-2-49361-606-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -314,819 +335,1027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire globale et comparée des essais nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (194), pp.3-10, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ri.194.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre secret et monstration de la bombe. L’espionnage lié au Centre d’expérimentation du Pacifique et aux essais nucléaires atmosphériques en Polynésie française (1962-1975)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Centre d’expérimentation du Pacifique, laboratoire de la science française en situation coloniale : maîtriser l’atome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/163jx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rha.320.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05562183v1</w:t>
+                <w:t xml:space="preserve">hal-05598849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre publicité et secret : l’expert, acteur international des essais nucléaires au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qui savait quoi ? Le gouvernement du risque radiologique à la veille du premier essai nucléaire en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Comminsoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/163k2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ri.204.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05526223v1</w:t>
+                <w:t xml:space="preserve">hal-05598848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de John Teariki : entre militantisme antinucléaire et nationalisme anticolonial en Polynésie française (1963-1983)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre secret et monstration de la bombe. L’espionnage lié au Centre d’expérimentation du Pacifique et aux essais nucléaires atmosphériques en Polynésie française (1962-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0091⟩</w:t>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (320), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.320.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999718v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution statutaire et l’affirmation de l’autonomie des territoires français du Pacifique (1946-2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taiarui Manatea</w:t>
+                <w:t xml:space="preserve">Entre publicité et secret : l’expert, acteur international des essais nucléaires au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204 (4), pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.204.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124477v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture des archives régaliennes relatives aux essais nucléaires en Polynésie française : enjeux de déclassification et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les réseaux de John Teariki : entre militantisme antinucléaire et nationalisme anticolonial en Polynésie française (1963-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.153.0107⟩</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HS 20 (1), pp.91-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05047715v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Cyr et les saint-cyriens à l’épreuve de la guerre d’Indochine (1946-1955)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’ouverture des archives régaliennes relatives aux essais nucléaires en Polynésie française : enjeux de déclassification et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0131⟩</w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3-4 (153-154), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.153.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757478v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bombe et les essais nucléaires français entre indépendance stratégique et dépendance technologique (1957-1975)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+                <w:t xml:space="preserve">L’évolution statutaire et l’affirmation de l’autonomie des territoires français du Pacifique (1946-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiarui Manatea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Francophonie en Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.256-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922149v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École militaire de Saint-Cyr sous le régime de Vichy : Vie militaire, défilé et fidélité à Aix-en-Provence (1940-1942)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La bombe et les essais nucléaires français entre indépendance stratégique et dépendance technologique (1957-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (39), pp.35-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.039.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cyr et les saint-cyriens à l’épreuve de la guerre d’Indochine (1946-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (288), pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.288.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École militaire de Saint-Cyr sous le régime de Vichy : Vie militaire, défilé et fidélité à Aix-en-Provence (1940-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (280), pp.101-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmcc.280.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1136,98 +1365,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du récit national, écrire une histoire internationale et transnationale des essais nucléaires en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissuasion nucléaire française depuis De Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. Commissariat à l'énergie atomique et aux énergies alternatives; Fondation Charles de Gaulle, pp.169-173, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,180 +1466,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus polynésiens face à l’installation du CEP (1962-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Flosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1420,91 +1649,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite de Moruroa du 9 mars 2024 : un symbole de l’apaisement des relations entre Paris et Papeete ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15/2024, Fondation pour la recherche stratégique. 2024, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1514,1904 +1743,1973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les essais nucléaires en Polynésie française dans les relations internationales entre 1957 et 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la Polynésie française 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Punaauia, Polynésie française. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Denuclearizing the Pacific means Defrenchifying it”: the CEP, a Contradictory Form of French Imperialism in Oceania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les essais nucléaires atmosphériques français dans le Pacifique, une histoire environnementale et coloniale au temps de la décolonisation (1962-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">La fabrique de l’environnement. Métropoles et colonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287375v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de démantèlement des installations du Centre d’expérimentation du Pacifique : entre redéploiement, abandon et héritages depuis 1975</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Denuclearizing the Pacific means Defrenchifying it”: the CEP, a Contradictory Form of French Imperialism in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l’abandon du patrimoine bâti militaire de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Apr 2025, Vincennes, France</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287360v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les essais nucléaires dans les relations internationales (1957-1998)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le processus de démantèlement des installations du Centre d’expérimentation du Pacifique : entre redéploiement, abandon et héritages depuis 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La décolonialité en mouvement – tensions, controverses, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCOR, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l’abandon du patrimoine bâti militaire de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Apr 2025, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287349v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circulations impériales de la science et ses acteurs au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les essais nucléaires dans les relations internationales (1957-1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ta'ata, thon et béton : penser les essais nucléaires par les circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française; Université de Haute-Alsace; EHESS, Oct 2025, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">La décolonialité en mouvement – tensions, controverses, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCOR, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321920v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impérialisme nucléaire contrarié : le CEP à l’épreuve de l’émergence d’un nationalisme antinucléaire en Polynésie française (1963-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasifika : des îles dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui savait quoi ? Circulations et déperditions de savoirs en matière de radioprotection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les circulations impériales de la science et ses acteurs au temps du Centre d’expérimentation du Pacifique (1962-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta'ata, thon et béton : penser les essais nucléaires par les circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; Université de Haute-Alsace; EHESS, Oct 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321922v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opinion publique et les essais nucléaires en Polynésie française (1962-1996) : un consensus, vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès bisannuel de l’AEGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études de la guerre et de la stratégie, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais nucléaires, sciences environnementales et « front pionnier », reflets de l’impérialisme nucléaire dans le Pacifique (1962-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qui savait quoi ? Circulations et déperditions de savoirs en matière de radioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’empire colonial français et l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure; Université Rennes 2; Université Lyon 3, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Ta'ata, thon et béton : penser les essais nucléaires par les circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française; Université de Haute-Alsace; EHESS, Oct 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287370v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transnational dimension of knowledge production and the development of safety infrastructures at the CEP in the era of atmospheric testing (1962-1975)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Essais nucléaires, sciences environnementales et « front pionnier », reflets de l’impérialisme nucléaire dans le Pacifique (1962-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and environmental approaches to military nuclear risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison française d'Oxford, May 2025, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">L’empire colonial français et l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure; Université Rennes 2; Université Lyon 3, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287363v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer, le CEP et les essais nucléaires (1962-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The transnational dimension of knowledge production and the development of safety infrastructures at the CEP in the era of atmospheric testing (1962-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des Conférences de la recherche « Océan, mémoire, discontinuité et innovation : dialogues et relations entre sociétés et écosystèmes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Mar 2025, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">Medical and environmental approaches to military nuclear risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d'Oxford, May 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287355v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Testing and Militarization: French Imperialism and Tahitian Sovereigntie from the 1960s to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAO 2025 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Social Anthropology in Oceania, Feb 2025, Nadi, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œil des puissances impériales en Polynésie française : l’espionnage du Centre d’expérimentation du Pacifique et des essais nucléaires atmosphériques de la France (1963-1974)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mer, le CEP et les essais nucléaires (1962-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espion, figure de l’ombre sous les projecteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">7ème édition des Conférences de la recherche « Océan, mémoire, discontinuité et innovation : dialogues et relations entre sociétés et écosystèmes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Mar 2025, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287043v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diplomatie scientifique de la France lors des essais nucléaires atmosphériques dans le Pacifique (1962-1975)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’œil des puissances impériales en Polynésie française : l’espionnage du Centre d’expérimentation du Pacifique et des essais nucléaires atmosphériques de la France (1963-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vu du Quai. Séminaire d'histoire diplomatique et contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’espion, figure de l’ombre sous les projecteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287046v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expert, acteur international des essais nucléaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La diplomatie scientifique de la France lors des essais nucléaires atmosphériques dans le Pacifique (1962-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission d'histoire des relations internationales; Institut d'histoire des relations internationales contemporaines, May 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Vu du Quai. Séminaire d'histoire diplomatique et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287045v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du récit national : écrire une histoire internationale et transnationale des essais nucléaires en Polynésie française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’expert, acteur international des essais nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La dissuasion nucléaire française depuis De Gaulle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commissariat à l'énergie atomique et aux énergies alternatives; Fondation Charles de Gaulle, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1974-2024. L’histoire des relations internationales contemporaines. Une discipline en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission d'histoire des relations internationales; Institut d'histoire des relations internationales contemporaines, May 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287346v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contestation du CEP en Polynésie française : circulation transnationale des savoirs scientifiques et décolonisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Au-delà du récit national : écrire une histoire internationale et transnationale des essais nucléaires en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Rendez-vous d’histoire coloniale « (Anti)colonialisme et (inter)nationalisme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les ordres coloniaux, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">La dissuasion nucléaire française depuis De Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'énergie atomique et aux énergies alternatives; Fondation Charles de Gaulle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972298v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Indo-Pacifique et la Polynésie française : une stratégie française fragilisée et invisibilisée par le spectre des essais nucléaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une histoire transnationale des essais nucléaires français dans le Pacifique pendant la Guerre froide (1963-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international d'études transpacifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Trajectoires nucléaires européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interdisciplinaire sur les enjeux stratégiques, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287287v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire transnationale des essais nucléaires français dans le Pacifique pendant la Guerre froide (1963-1974)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’Indo-Pacifique et la Polynésie française : une stratégie française fragilisée et invisibilisée par le spectre des essais nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires nucléaires européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre interdisciplinaire sur les enjeux stratégiques, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international d'études transpacifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287044v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation d’une controverse scientifique internationale en Polynésie française : l’appropriation par les Polynésiens des effets de la radioactivité pour penser la « modernité »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La contestation du CEP en Polynésie française : circulation transnationale des savoirs scientifiques et décolonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Meltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pasifika : des îles dans la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2024, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">2ème édition des Rendez-vous d’histoire coloniale « (Anti)colonialisme et (inter)nationalisme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les ordres coloniaux, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287042v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations de l’expertise sur les retombées radioactives, experts vs militants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La circulation d’une controverse scientifique internationale en Polynésie française : l’appropriation par les Polynésiens des effets de la radioactivité pour penser la « modernité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMCF Annual Conference 2024 « Avenirs transnationaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Study of Modern and Contemporary France, Sep 2024, Southampton, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Pasifika : des îles dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2024, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287047v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les essais nucléaires en Polynésie française sur la scène internationale entre 1966 et 1996 : contestations océaniennes, difficultés françaises et enjeux géostratégiques dans le Pacifique Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Circulations de l’expertise sur les retombées radioactives, experts vs militants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Pacific History Association Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific History Association, Nov 2023, Warrnambool (Victoria), Australie</w:t>
+              <w:t xml:space="preserve">ASMCF Annual Conference 2024 « Avenirs transnationaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Modern and Contemporary France, Sep 2024, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284565v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre d’expérimentation du Pacifique pendant les essais nucléaires atmosphériques en Polynésie française entre 1963 et 1975 : une machine d’origine française pour une bombe française ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les essais nucléaires en Polynésie française sur la scène internationale entre 1966 et 1996 : contestations océaniennes, difficultés françaises et enjeux géostratégiques dans le Pacifique Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fournisseurs de l’armée. Du lit de camp au sous-marin nucléaire : objets, productions, techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25th Pacific History Association Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific History Association, Nov 2023, Warrnambool (Victoria), Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284495v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les essais nucléaires en Polynésie française dans les relations diplomatiques entre 1966 et 1998 : approche historique et archivistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Centre d’expérimentation du Pacifique pendant les essais nucléaires atmosphériques en Polynésie française entre 1963 et 1975 : une machine d’origine française pour une bombe française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vu du Quai. Séminaire d’histoire diplomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry-Montpellier 3, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les fournisseurs de l’armée. Du lit de camp au sous-marin nucléaire : objets, productions, techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Patrimoines militaires : architectures, aménagements, techniques et sociétés, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283968v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les essais nucléaires en Polynésie française dans les relations diplomatiques entre 1966 et 1998 : approche historique et archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manatea Taiarui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vu du Quai. Séminaire d’histoire diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry-Montpellier 3, Apr 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulations et partages d’expertise (France, Grande-Bretagne, États-Unis) : la bombe et les essais nucléaires français en Polynésie entre indépendance stratégique et dépendance technologique (1957-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manatea Taiarui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès bisannuel de l’AEGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études sur la guerre et la stratégie, Jun 2023, Bordeaux, France. pp.35-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3479,51 +3777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A866923"/>
+    <w:nsid w:val="0F7D029F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3710,51 +4008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manateataiarui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9160-172X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265421470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95167864171222741967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatea Taiarui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.194.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.320.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.204.0125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maillochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiarui Manatea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.039.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.280.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manateataiarui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9160-172X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265421470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95167864171222741967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=GfCGRLYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatea Taiarui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.194.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Comminsoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pouget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163k2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.320.0071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.204.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maillochon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiarui Manatea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.039.0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.288.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.280.0101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05283978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>