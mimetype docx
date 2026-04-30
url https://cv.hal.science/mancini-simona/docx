--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -787,247 +787,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-based computational model of oscillatory flow in the proximal part of tracheobronchial trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focalization : A numerical test for smoothing effects of collision operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Feita</w:t>
+                <w:t xml:space="preserve">Brigitte Lucquin-Desreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8(4), pp.279-293</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021505v1</w:t>
+                <w:t xml:space="preserve">hal-00021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focalization : A numerical test for smoothing effects of collision operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">An image-based computational model of oscillatory flow in the proximal part of tracheobronchial trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Feita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lucquin-Desreux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.1</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8(4), pp.279-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021499v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and weak stability for multi-dimensional transport equations with one-sided Lipschitz coefficient</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element approximation for grazing collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lucquin-Desreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,217 +1193,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a transport operator with unbounded coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion dynamics of an electron gas confined between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Latocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Totaro</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12, 1, pp.377-391</w:t>
+              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, 1, pp.127-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076880v1</w:t>
+                <w:t xml:space="preserve">hal-00076883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion dynamics of an electron gas confined between two plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a transport operator with unbounded coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mellet</w:t>
+                <w:t xml:space="preserve">Silvia Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 9, 1, pp.127-150</w:t>
+              <w:t xml:space="preserve">Advances in Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, 1, pp.377-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076883v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion limits of the Lorentz model: Asymptotic preserving schemes</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lucquin-Desreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion driven by collision with the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,203 +1605,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exponential convergence rate for a non-gradient Fokker-Planck equation in Computational Neuroscience</w:t>
+                <w:t xml:space="preserve">Study of a degenerate reaction-diffusion system arising in particle dynamics with aggregation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-A Carrillo</w:t>
+                <w:t xml:space="preserve">Philippe Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-B Tran</w:t>
+                <w:t xml:space="preserve">Michèle Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292611v1</w:t>
+                <w:t xml:space="preserve">hal-01089375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a degenerate reaction-diffusion system arising in particle dynamics with aggregation effects</w:t>
+                <w:t xml:space="preserve">On the exponential convergence rate for a non-gradient Fokker-Planck equation in Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grillot</w:t>
+                <w:t xml:space="preserve">J-A Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Grillot</w:t>
+                <w:t xml:space="preserve">M.-B Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089375v2</w:t>
+                <w:t xml:space="preserve">hal-01292611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expansion-coalescence model for bubble growth in viscous fluids</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Deco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n2.a10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00747049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0666-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5249DC8E44C8CCE12B517AA0217D77483D078FD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621069v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110847998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452994v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0391-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Feita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucquin-Desreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Totaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089375v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Deco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n2.a10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00747049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0666-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5249DC8E44C8CCE12B517AA0217D77483D078FD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621069v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110847998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452994v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0391-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucquin-Desreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Feita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Perchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Totaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089375v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Carrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>