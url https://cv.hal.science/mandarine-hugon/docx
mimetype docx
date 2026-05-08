--- v0 (2026-03-30)
+++ v1 (2026-05-08)
@@ -844,1085 +844,1189 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’enfant-citoyen à l’école : le rôle de l’enseignant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Stoltz</w:t>
+                <w:t xml:space="preserve">Citoyenneté et éducation : quelle éthique de la participation des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 1 (1), pp.55-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.251.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.251.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445065v1</w:t>
+                <w:t xml:space="preserve">halshs-04968114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et éducation : quelle éthique de la participation des enfants ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+                <w:t xml:space="preserve">Développement de l’enfant-citoyen à l’école : le rôle de l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.5-15. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 1 (1), pp.55-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf2.251.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.251.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04968114v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire du corps enseignant au cinéma et corps imaginé par l’enseignant en formation : quelles interactions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citoyenneté et éducation : quelle éthique de la participation des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/map.7061⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 1 (1), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.251.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445086v1</w:t>
+                <w:t xml:space="preserve">halshs-05592536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être éco-délégués au collège ou au lycée : Quels moyens d’action ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaginaire du corps enseignant au cinéma et corps imaginé par l’enseignant en formation : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.7061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786947v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre investissement personnel et coopération avec les professionnels : ce que disent les parents de l’orientation professionnelle des adolescents et jeunes adultes en situation de « handicap rare » versus « non rare »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être éco-délégués au collège ou au lycée : Quels moyens d’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Toubhans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89-90, pp.135-149</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500325v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Anxiety Scale for Adolescents and School Anxiety Inventory: Psychometric properties in French adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre investissement personnel et coopération avec les professionnels : ce que disent les parents de l’orientation professionnelle des adolescents et jeunes adultes en situation de « handicap rare » versus « non rare »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toubhans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89-90, pp.135-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566257v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à l’énergie : pratiques enseignantes et représentations des élèves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social Anxiety Scale for Adolescents and School Anxiety Inventory: Psychometric properties in French adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martínez-Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cándido Inglés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0402⟩</w:t>
+              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10578-018-0818-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524995v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience théâtrale et socialisation/personnalisation chez les adolescent(e)s.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Vayre</w:t>
+                <w:t xml:space="preserve">Education à l’énergie : pratiques enseignantes et représentations des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugon Mandarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguin Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Evelyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glomeron Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445105v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et développement durable : pratiques familiales et scolaires chez les adolescents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience théâtrale et socialisation/personnalisation chez les adolescent(e)s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maguin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524945v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et développement durable : pratiques familiales et scolaires chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.041.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drama at school and relation to knowledge: comparative study between high school students who practice theatre arts and mainstream teenagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam De Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Numéro 514 (40/1), pp.315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1932,51 +2036,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux expériences des enfants pour mieux comprendre l’exercice de la citoyenneté en contextes éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2005,1503 +2109,1503 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04968131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants et les adolescents, des éco-citoyens en devenir ? Apports de la psychologie du développement et de l’éducation aux enjeux conceptuels liés à l’écocitoyenneté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robert-Mazaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIAGET-RIPSYDEVE 2023 : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04847903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif d’Education au Développement Durable (EDD) : point de vue des écodélégués et des référents EDD au collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international, Former au monde de demain, Éduquer à la durabilité pour trans-former en commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FECOOD, RéUnifEDD, Jul 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être éco-délégué : la construction d’une identité éco-citoyenne, d’un pouvoir d’agir par l’expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales et pratiques enseignantes pour changer les comportements des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguin Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glomeron Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème congrès interdisciplinaire ARPEnv : Défis environnementaux d'aujourd'hui et de demain. Mieux comprendre pour accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (en distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labellisation E3D et ODD : étude exploratoire dans le Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants du XXIème siècle à une prise en compte éducative des Objectifs du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire Formation Education Développement Durable (RéUniFEDD-FECODD), Mar 2020, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable et la labellisation E3D (École ou Établissement en Démarche globale de Développement Durable) : effets et enjeux des contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques enseignantes à l’épreuve des contextes : Apprentissage, professionnalisation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de Recherche sur les Contextes et Acteurs de l’éducation (EA 7493), Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents et jeunes adultes avec un handicap rare : un parcours scolaire et de formation comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint Boniface; Université Clermont Auvergne, Jun 2018, Winnipeg, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01852126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction identitaire à l'adolescence : enjeux de la pratique et du sens accordé au théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.333-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits de personnalité et anxiété sociale chez les élèves de l'enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Inglés Candido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Martinez-Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.359-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concept de soi social et estime de soi chez les élèves espagnols ayant de l'anxiété sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Inglés Candido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soledad-Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.366-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être éco-délégués au collège ou au lycée : quels moyens d’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Zwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Djavadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Marmouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.g6y5kmkh3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445073v1</w:t>
-              </w:r>
-[...1178 lines deleted...]
-                <w:t xml:space="preserve">hal-01019671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique du théâtre, estime de soi et rapport au savoir chez des lycéens de Terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04420491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3648,51 +3752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ramat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Ballester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raspail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glomeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugon Mandarine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stoltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.7061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Monteagudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ndido Ingl&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-018-0818-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguin Fran&#231;oise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Evelyne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.041.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam De L&#233;onardis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marmouyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6y5kmkh3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2725" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ingl&#233;s Candido" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad-Torregrosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Martinez-Monteagudo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04420491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ramat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Ballester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raspail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glomeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugon Mandarine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stoltz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05592536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.7061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03500325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toubhans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez-Monteagudo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ndido Ingl&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-018-0818-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguin Fran&#231;oise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Evelyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.041.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam De L&#233;onardis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2997" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert-Mazaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ingl&#233;s Candido" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Martinez-Monteagudo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01019675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad-Torregrosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marmouyet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6y5kmkh3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04420491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>