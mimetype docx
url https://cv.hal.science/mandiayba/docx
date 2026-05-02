--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -2075,277 +2075,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455856v1</w:t>
+                <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455854v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of corpus processing workflow engines: the case of. AlvisNLP/ML in OpenMinTeD</w:t>
               </w:r>
@@ -3078,277 +3078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+                <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176761v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
               </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,329 +3953,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+                <w:t xml:space="preserve">Richard Eckart de Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
+                <w:t xml:space="preserve">hal-02437622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437622v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,77 +4726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2ADB9B"/>
+    <w:nsid w:val="B8E28C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mandiayba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7233-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192475819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2019.17.2.e20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAR0024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mandiayba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7233-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192475819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2019.17.2.e20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAR0024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>