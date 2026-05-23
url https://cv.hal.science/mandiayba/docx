--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -315,299 +315,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatokine FGF21 stopped lipogenesis and reduced testosterone production in mLTC-1 Leydig Cell Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112350⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993424v1</w:t>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">The hepatokine FGF21 stopped lipogenesis and reduced testosterone production in mLTC-1 Leydig Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 594, pp.112350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04552648v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
@@ -632,51 +632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -740,51 +740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the CONTES method for normalizing biomedical text entities with concepts from an ontology with (almost) no training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -831,51 +831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Data Mismatches in Bioinformatics Workflows by Generating Data Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,51 +926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale biomedical ontology matching with ServOMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1009,1862 +1009,1987 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migale et son offre de service de text-mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Variables scientifiques: État des lieux et perspectives sur les travaux à MISTEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE) dans le cadre de la conférence Ingénierie des connaissances IC 2026 @ PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jun 2026, Arras, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294052v1</w:t>
+                <w:t xml:space="preserve">hal-05628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Entity Normalization with no Annotated Corpus: Weakly Supervised Methods Based on Distributional Representation and Ontological Information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Migale et son offre de service de text-mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1959-1966</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866789v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier automatiquement des entités textuelles à des concepts d'une ontologie par apprentissage avec (presque) aucune donnée</w:t>
+                <w:t xml:space="preserve">Handling Entity Normalization with no Annotated Corpus: Weakly Supervised Methods Based on Distributional Representation and Ontological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE 7ème édition, des 30èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1959-1966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530148v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria Biotope at BioNLP Open Shared Tasks 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on BioNLP Open Shared Tasks BioNLP-OST@EMNLP-IJCNLP 2019, Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jin-Dong Kim; Claire Nédellec; Robert Bossy; Louise Deléger, Nov 2019, Hong-Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/D19-5719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Exchange Solution between PubAnnotation and AlvisAE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Relier automatiquement des entités textuelles à des concepts d'une ontologie par apprentissage avec (presque) aucune donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLAH4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Atelier IN-OVIVE 7ème édition, des 30èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785063v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Exchange Solution between PubAnnotation and AlvisAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">BLAH4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customized automatic corpus annotations using AlvisNLP/ML</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BLAH3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tokyo, Japan. 11 diapos</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790613v1</w:t>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Customized automatic corpus annotations using AlvisNLP/ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BLAH3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tokyo, Japan. 11 diapos</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556276v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleger</w:t>
+                <w:t xml:space="preserve">Integration of Alvis within the OpenMinTeD platform as Galaxy utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.200370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455857v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the bacteria biotope task at BioNLP shared task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioNLP Shared Task</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455854v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the regulatory network of plant seed development (SeeDev) task at the BioNLP shared task 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">BioNLP Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455856v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of corpus processing workflow engines: the case of. AlvisNLP/ML in OpenMinTeD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">OntoBiotope: une ontologie pour croiser les habitats microbiens avec les analyses de génomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Les journées Bioinformatique de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455853v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Suggestions Based on Type Convertibility to Guide Workflow Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interoperability of corpus processing workflow engines: the case of. AlvisNLP/ML in OpenMinTeD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ducassé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Intelligent Systems (ISMIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252775v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Data Converters to Help Compose Services in Bioinformatics Workflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Safe Suggestions Based on Type Convertibility to Guide Workflow Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ducassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Database and Expert Systems Applications (DEXA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Intelligent Systems (ISMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122399v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertibility between input and output types to help compose services in bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Convertibilité entre types d'entrée et de sortie pour la composition de services en bio-informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ducassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque africain sur la recherche en informatique et mathématiques appliquées (CARI),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint-Louis, Senegal</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122403v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertibilité entre types d'entrée et de sortie pour la composition de services en bio-informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Convertibility between input and output types to help compose services in bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ducassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">Colloque africain sur la recherche en informatique et mathématiques appliquées (CARI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Louis, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989229v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating Data Converters to Help Compose Services in Bioinformatics Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ducassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Conf. Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Munich, Germany. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloOLIGO corpus, a manually annotated text dataset supporting schema-based relational information extraction for mammalian milk oligosaccharide diversity pattern comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2886,485 +3011,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deléger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176761v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicrobe : une base de données d’habitats et de phénotypes microbiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Harlé</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694214v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats, phenotypes and uses extracted from text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3373,1482 +3498,1482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , Proceedings Posters Demos, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Text Mining Service Offer on the Migale Bioinformatics Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme bioinformatique MIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Mekdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To better benefit from shared tasks in biomedical text mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Eckart de Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galaxy Community Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La suite Alvis, plateforme d’analyse de contenu textuel, et son intégration dans OpenMinTeD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">JDEV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marsaille, France. , pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La suite Alvis, plateforme d’analyse de contenu textuel, et son intégration dans OpenMinTeD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marsaille, France. , pp.1, 2017</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785705v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria biotope annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W16-3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4858,51 +4983,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicrobe, an open-access database of microbial habitats and phenotypes using a comprehensive text mining and data fusion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4911,98 +5036,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5012,51 +5137,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5108,51 +5233,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5162,114 +5287,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition guidée de services : application aux workflows d’analyse de données en bio-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. INSA de Rennes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ISAR0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01301681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5337,51 +5462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8E28C42"/>
+    <w:nsid w:val="B754D8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5568,51 +5693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mandiayba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7233-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192475819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2019.17.2.e20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAR0024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mandiayba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7233-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192475819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2019.17.2.e20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Djouad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-5719" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.200370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christiany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAR0024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>