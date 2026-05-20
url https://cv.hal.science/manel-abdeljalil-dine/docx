--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -482,462 +482,462 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management bienveillant : quelles expérimentations sur le territoire Auvergne - Rhône-Alpes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociocratie, de l’intention à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ISTE. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. Bruyère (dir.) Le management bienveillant dans les établissements de santé : un levier de gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp. 163-180, 2022, 9781784058524</w:t>
+              <w:t xml:space="preserve">Organisations contemporaines du travail : la tension entre autonomie et contrôle. Coordonné par Lorino, P ; Hussenot, A ; Lanciano, E ; Sambugaro, J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004090v1</w:t>
+                <w:t xml:space="preserve">hal-04568028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociocratie, de l’intention à l’action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Massard</w:t>
+                <w:t xml:space="preserve">Caring management: what are the experiments in the Auvergne-Rhône-Alpes region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’Université Laval. </w:t>
+                <w:t xml:space="preserve">François Jutras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WILEY Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations contemporaines du travail : la tension entre autonomie et contrôle. Coordonné par Lorino, P ; Hussenot, A ; Lanciano, E ; Sambugaro, J.</w:t>
+              <w:t xml:space="preserve">In BRUYERE Ch. (Edited by). Caring Management in Health Organizations: A Lever for Crisis Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568028v1</w:t>
+                <w:t xml:space="preserve">hal-04723038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring management: what are the experiments in the Auvergne-Rhône-Alpes region?</w:t>
+                <w:t xml:space="preserve">Le management bienveillant : un levier pour anticiper, gérer et réparer les crises du système de santé ? Leçons tirées de la crise sanitaire COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">WILEY Editions. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Seville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In BRUYERE Ch. (Edited by). Caring Management in Health Organizations: A Lever for Crisis Management</w:t>
+              <w:t xml:space="preserve">In BRUYERE Ch. (Ss dir.), Le Management Bienveillant dans les établissements de santé. Peut-on encore y croire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723038v1</w:t>
+                <w:t xml:space="preserve">hal-04723041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management bienveillant : un levier pour anticiper, gérer et réparer les crises du système de santé ? Leçons tirées de la crise sanitaire COVID 19</w:t>
+                <w:t xml:space="preserve">Le management bienveillant : quelles expérimentations sur le territoire Auvergne - Rhône-Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jutras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In BRUYERE Ch. (Ss dir.), Le Management Bienveillant dans les établissements de santé. Peut-on encore y croire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">C. Bruyère (dir.) Le management bienveillant dans les établissements de santé : un levier de gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp. 163-180, 2022, 9781784058524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723041v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager face à l’évolution des conflits interpersonnels</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé et Sécurité au travail ». Montpellier « Métiers du soin et de la protection : comment prendre soin de ceux qui s’occupent des autres ? Vers un management de la santé au travail spécifique ? » 14 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cerdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brewster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jutras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cerdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brewster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jutras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>