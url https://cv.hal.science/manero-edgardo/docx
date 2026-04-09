--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -274,51 +274,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,260 +632,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la guerra al covid 19 al protagonismo del actor militar. Una mirada regional desde la Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropología, Revista Interdisciplinaria del Instituto Nacional de Antropología e Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, COVID-19 y prospección de los saberes científicos, Nueva época, año 4, julio-diciembre (número 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usos del pasado, relatos épicos y construcción de alteridades amenazantes en América Latina en tiempos de pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropología Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 6 (núm. 11 enero-junio), pp. 55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usos del pasado, relatos épicos y construcción de alteridades amenazantes en América Latina en tiempos de pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropología Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 6 (núm. 11 enero-junio), pp. 55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813380v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03438157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuestión de la protección y las formas de lo político en tiempos de pandemia. Reflexiones historizadas desde la periferia latinoamericana The protection issue and the political ways in times of pandemic. Historicized reflexions from the latin american periphery</w:t>
               </w:r>
@@ -1081,602 +1081,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manero Edgardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, p. 11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’altérité menaçante des usagers de drogue en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Políticas de drogas, alteridades y construcción de la ciudadanía en Argentina contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Inchaurraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outros Tempos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.207 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18817/ot.v14i24.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manero Edgardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, p. 11-28</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología(s) nacionalista y los límites de la interpretación binaria. El caso argentino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">deSignis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35659/designis.i26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35659/designis.i26⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04300242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legalidad e ilegalidad. Un esquema de interpretación restrictivo de la problemática del narcotráfico en las Américas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandro Tanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Contemporánea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.11-28</w:t>
+              <w:t xml:space="preserve">Hortizontes Sociológicos. Revista de la Asociación Argentina de Sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.196-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les populismes en Amérique latine et au-delà. Des figures du conflit à la guerre des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Langue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ilcea.2103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04306105v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04277327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine, des gauches qui bifurquent ?</w:t>
               </w:r>
@@ -2273,675 +2273,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Brésil, puissance-pivot de l’Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rétrospective sur les questions de sécurité en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir. Revue générale de stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité et violence dans l'Argentine néo-libérale. La gestion politique de la peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, octobre-décembre (194), pp.41-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pratiques et discours de l’altérité négative dans le cadre de la crise Argentine</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et discours de l’altérité négative dans le cadre de la crise argentine. Une approche des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 41, pp.55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 41, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.7018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Brésil, puissance-pivot de l’Amérique latine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et discours de l’altérité négative dans le cadre de la crise Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.17</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine: violence sociale sans issue politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la crise Argentine dans le marché de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drogue et terrorisme, sécurité renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences en Amérique latine d’un autre 11 septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepciones estratégicas y opciones de política exterior americana en post-guerra fría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gaveglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2951,454 +3029,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques, 2020, 978-2-85355-114-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacionalismo(s), política y guerra(s) en la Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNSAM EDITA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ciencias Sociales, Máximo Badaró, 978-987-1435-75-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et « Nationalisme des Indes » : Contestation de l'ordre social, Identités et Nation en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes/Framespa/CNRS. Méridiennes, 1-20 p, 2007, ISBN 2-912025-42-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267266v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre, le Même et le bestiaire. Les représentations stratégiques du nationalisme argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.24, 2002, La philosophie en commun, ISBN 2-7475-4100-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+                <w:t xml:space="preserve">Silvia Gaveglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3408,2193 +3486,2193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The postcolonial question in documentary movies on the Arab World in Argentina. Nestor Suleiman’s Critical Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art and Politics between the Arab World and Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.189, 2025, 9789004680746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine : chronique de morts annoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de l’Argentine Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agami-Editions, pp.163-171, 2025, 9782955005576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prólogo a un prefacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art and Politics between the Arab World and Latin America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.189, 2025, 9789004680746</w:t>
+              <w:t xml:space="preserve">Yrigoyen, entre la democracia y el populismo. Interpretaciones de una experiencia política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Universitaria de Buenos Aires EUDEBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Temas - Política, ISBN 9789502334691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graciela Ferrás; Ricardo Laleff Ilieff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yrigoyen, entre la Democracia y el Populismo. Interpretaciones de una experiencia política.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eudeba, 2024, 978-950-23-3469-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Globalização, bolivarisme e questão nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nação. Visões transcontinentais da questão nacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento carapintada en Argentina. Las fijaciones estratégicas como condicionantes del proyecto político, rémoras de la Guerra Fría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Langue; María Laura Reali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las ideologías de la nación. Memorias, conflictos y resiliencias en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-176, 2022, 978-987-809-040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguridad y desorden global. Introducción.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-19, 2021, 978-987-809-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du lien majeur de la concorde. Représentations épiques et récupération de l'histoire en pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capucine Boidin; Claudia Damasceno; Marion Magnan; François-Michel Le Tourneau; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA PANDÉMIE DE COVID-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-234, 2021, Colectivo | 1, 9782371541641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l’IHEAL</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03464123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre perdue: l’interdit de l’impossible drogues, politiques publiques et pratiques sociales en Amérique latine au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Stella, A. Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les drogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L´Harmattan / Editions Pepper, A paraître, 978-2-343-23390-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lost War: The Prohibition of Impossible Drugs, Public Policies and Social Practices in Latin America in the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Stella; Anne Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Press; Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-199, 2020, 978-1-78548-317-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50013-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50013-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03088057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le stratégique et les effets de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Hispaniques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-85355-114-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerra de Malvinas como instrumento de regulación violenta de la sociedad. Efectos pedagógicos del disciplinamiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatos de Malvinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUVIM Editorial Universitaria de Villa María</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2016, ISBN 978-987-699-355-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations menaçantes, frontières et souveraineté en Amérique latine dans le désordre global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES SAVOIRS-MONDES Mobilités et circulation des savoirs depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.487, 2015, 978-2-7535-3517-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descomposición de la geografia westfaliana y desorden global. Consecuencias de las representaciones y prácticas estratégicas de los Estados Unidos sobre el Estado-Nación en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterotopías estatales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNSAM EDITA, Universidad Nacional de San Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-987-1435-34-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation, bolivarisme et question nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mondial des nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Choiseul France, 2011, 978-2-36159-003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective Look at the Nature of National Borders in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doris Wastl-Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ashgate Research Companion to Border Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.301-325, 2011, Ashgate research companion, 978-0-7546-7406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la contestation. Le paradoxe latino-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérégrinations d’un intellectuel latino-americain, Hommage à R. de Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Méridiennes, 2011, 978-2-912025-71-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordre global, contestation de l’ordre social et question nationale en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un au multiple. Dynamiques identitaires en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.23, 2009, 978-2-85816-952-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du processus de globalisation en Amérique latine. Un regard à partir de la décomposition de la géographie westphalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA MONDIALISATION ET SES EFFETS: NOUVEAUX DÉBATS. Approches d'Europe et d'Amérique latine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L´Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Changement social, 2-296-00546-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protestation sociale, reconstruction de l’Etat et pérennité du désir de Nation. Scènes de la rue argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argentine après la débâcle. Itinéraires d’une recomposition inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Michel Houdiard, pp.266, 2006, 2-912673-71-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones sobre el rol del narcotráfico en la proyección regional de los Estados Unidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEADS, Universidad Nacional de Rosario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las drogas, entre los daños y el fracaso de la prohibicion. Nuevas perspectivas en el debate despenalización-legalización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Rosario, pp.155-180, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Argentine et le Brésil: divergences stratégiques et civilisationelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentine. Enjeux et racines d’une société en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Tiempo, pp.221, 2003, 2-86645-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la fijación originaria y el eterno retorno: La Argentina y el Brasil frente a la estrategia americana para la región</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, integración, Mercosur y desarrollo local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.77, 2000, Serie Estudios Sociales, 950-808-282-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto, nacionalismo y etnicismo en época de post guerra fría. El tiempo circular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algunos desafíos políticos e internacionales de nuestra época</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.23, 1998, Serie Estudios Sociales, 950-808-199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconversión de identidades militares en América Latina en los 90 o el atemporal tema del traidor y del héroe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, fragmentación social y violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1997, Serie Estudios Sociales, 950-808-131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualizaciones en función del contexto político latinoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sida y las representaciones de la marginalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El SIDA en la Cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1995, 905-808-077-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomía, tecnología e integración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las Relaciones Argentina Estados Unidos (1983-1993). Variables para una análisis interpretativo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1993, 950-808-818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5604,262 +5682,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James N. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Torelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Simone Rodeghero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01786777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 2 : Production culturelle. Débat sous la direction d'Edgardo Manero (CNRS/EHESS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01786764v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">medihal-01786777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6006,51 +6084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manero Edgardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manero Edgardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>