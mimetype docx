--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -274,51 +274,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,260 +632,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usos del pasado, relatos épicos y construcción de alteridades amenazantes en América Latina en tiempos de pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropología Americana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (11), pp.55-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35424/anam.v6i11.843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la guerra al covid 19 al protagonismo del actor militar. Una mirada regional desde la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropología, Revista Interdisciplinaria del Instituto Nacional de Antropología e Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, COVID-19 y prospección de los saberes científicos, Nueva época, año 4, julio-diciembre (número 9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438157v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03813380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuestión de la protección y las formas de lo político en tiempos de pandemia. Reflexiones historizadas desde la periferia latinoamericana The protection issue and the political ways in times of pandemic. Historicized reflexions from the latin american periphery</w:t>
               </w:r>
@@ -1081,178 +1008,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’altérité menaçante des usagers de drogue en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manero Edgardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, p. 11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04300177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas de drogas, alteridades y construcción de la ciudadanía en Argentina contemporánea</w:t>
               </w:r>
@@ -1323,613 +1250,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ideología(s) nacionalista y los límites de la interpretación binaria. El caso argentino.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deSignis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35659/designis.i26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les populismes en Amérique latine et au-delà. Des figures du conflit à la guerre des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">deSignis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35659/designis.i26⟩</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legalidad e ilegalidad. Un esquema de interpretación restrictivo de la problemática del narcotráfico en las Américas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Tanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortizontes Sociológicos. Revista de la Asociación Argentina de Sociología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.196-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perception de la guerre en temps linéaire au relativisme stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aspects : Revue d'études francophones sur l'État de droit et la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine, des gauches qui bifurquent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.59959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.59959⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04277202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « combattants illégaux » : ennemis du genre humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamint Rut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects : Revue d'études francophones sur l'État de droit et la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4</w:t>
-[...123 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.15-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2273,753 +2200,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et discours de l’altérité négative dans le cadre de la crise argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.7018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insécurité et violence dans l'Argentine néo-libérale. La gestion politique de la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, octobre-décembre (194), pp.41-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrospective sur les questions de sécurité en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir. Revue générale de stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Brésil, puissance-pivot de l’Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...214 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine: violence sociale sans issue politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la crise Argentine dans le marché de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drogue et terrorisme, sécurité renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences en Amérique latine d’un autre 11 septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepciones estratégicas y opciones de política exterior americana en post-guerra fría</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gaveglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,454 +2887,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques, 2020, 978-2-85355-114-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327973v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Éditions Hispaniques, 2020, 978-2-85355-114-4</w:t>
+                <w:t xml:space="preserve">Nacionalismo(s), política y guerra(s) en la Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNSAM EDITA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ciencias Sociales, Máximo Badaró, 978-987-1435-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327970v1</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04288135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ciencias Sociales, Máximo Badaró, 978-987-1435-75-3</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et « Nationalisme des Indes » : Contestation de l'ordre social, Identités et Nation en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes/Framespa/CNRS. Méridiennes, 1-20 p, 2007, ISBN 2-912025-42-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mondialisation et « Nationalisme des Indes » : Contestation de l'ordre social, Identités et Nation en Amérique latine</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267266v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre, le Même et le bestiaire. Les représentations stratégiques du nationalisme argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.24, 2002, La philosophie en commun, ISBN 2-7475-4100-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Méridiennes/Framespa/CNRS. Méridiennes, 1-20 p, 2007, ISBN 2-912025-42-7</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaveglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3486,78 +3344,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argentine : chronique de morts annoncés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de l’Argentine Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agami-Editions, pp.163-171, 2025, 9782955005576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The postcolonial question in documentary movies on the Arab World in Argentina. Nestor Suleiman’s Critical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art and Politics between the Arab World and Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.189, 2025, 9789004680746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,1527 +3503,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentine : chronique de morts annoncés</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prólogo a un prefacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yrigoyen, entre la democracia y el populismo. Interpretaciones de una experiencia política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Universitaria de Buenos Aires EUDEBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Temas - Política, ISBN 9789502334691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graciela Ferrás; Ricardo Laleff Ilieff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yrigoyen, entre la Democracia y el Populismo. Interpretaciones de una experiencia política.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eudeba, 2024, 978-950-23-3469-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Globalização, bolivarisme e questão nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nação. Visões transcontinentais da questão nacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento carapintada en Argentina. Las fijaciones estratégicas como condicionantes del proyecto político, rémoras de la Guerra Fría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Langue; María Laura Reali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las ideologías de la nación. Memorias, conflictos y resiliencias en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-176, 2022, 978-987-809-040-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguridad y desorden global. Introducción.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2021, 978-987-809-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du lien majeur de la concorde. Représentations épiques et récupération de l'histoire en pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capucine Boidin; Claudia Damasceno; Marion Magnan; François-Michel Le Tourneau; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA PANDÉMIE DE COVID-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-234, 2021, Colectivo | 1, 9782371541641. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l’IHEAL</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre perdue: l’interdit de l’impossible drogues, politiques publiques et pratiques sociales en Amérique latine au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Stella, A. Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les drogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L´Harmattan / Editions Pepper, A paraître, 978-2-343-23390-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lost War: The Prohibition of Impossible Drugs, Public Policies and Social Practices in Latin America in the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Stella; Anne Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Press; Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-199, 2020, 978-1-78548-317-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iste Press; Elsevier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50013-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le stratégique et les effets de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Hispaniques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-85355-114-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerra de Malvinas como instrumento de regulación violenta de la sociedad. Efectos pedagógicos del disciplinamiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatos de Malvinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDUVIM Editorial Universitaria de Villa María</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43, 2016, ISBN 978-987-699-355-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations menaçantes, frontières et souveraineté en Amérique latine dans le désordre global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES SAVOIRS-MONDES Mobilités et circulation des savoirs depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.487, 2015, 978-2-7535-3517-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descomposición de la geografia westfaliana y desorden global. Consecuencias de las representaciones y prácticas estratégicas de los Estados Unidos sobre el Estado-Nación en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterotopías estatales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNSAM EDITA, Universidad Nacional de San Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-987-1435-34-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-987-1435-34-0</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Retrospective Look at the Nature of National Borders in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doris Wastl-Walter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ashgate Research Companion to Border Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.301-325, 2011, Ashgate research companion, 978-0-7546-7406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316907v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de la contestation. Le paradoxe latino-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérégrinations d’un intellectuel latino-americain, Hommage à R. de Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Méridiennes, 2011, 978-2-912025-71-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globalisation, bolivarisme et question nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mondial des nations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Choiseul France, 2011, 978-2-36159-003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordre global, contestation de l’ordre social et question nationale en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un au multiple. Dynamiques identitaires en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.23, 2009, 978-2-85816-952-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du processus de globalisation en Amérique latine. Un regard à partir de la décomposition de la géographie westphalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA MONDIALISATION ET SES EFFETS: NOUVEAUX DÉBATS. Approches d'Europe et d'Amérique latine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L´Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Changement social, 2-296-00546-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protestation sociale, reconstruction de l’Etat et pérennité du désir de Nation. Scènes de la rue argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argentine après la débâcle. Itinéraires d’une recomposition inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Michel Houdiard, pp.266, 2006, 2-912673-71-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04318875v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Argentine et le Brésil: divergences stratégiques et civilisationelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argentine. Enjeux et racines d’une société en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Tiempo, pp.221, 2003, 2-86645-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones sobre el rol del narcotráfico en la proyección regional de los Estados Unidos</w:t>
               </w:r>
@@ -5149,530 +5076,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Argentine et le Brésil: divergences stratégiques et civilisationelles</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Entre la fijación originaria y el eterno retorno: La Argentina y el Brasil frente a la estrategia americana para la región</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, integración, Mercosur y desarrollo local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.77, 2000, Serie Estudios Sociales, 950-808-282-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto, nacionalismo y etnicismo en época de post guerra fría. El tiempo circular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algunos desafíos políticos e internacionales de nuestra época</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.23, 1998, Serie Estudios Sociales, 950-808-199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconversión de identidades militares en América Latina en los 90 o el atemporal tema del traidor y del héroe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, fragmentación social y violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1997, Serie Estudios Sociales, 950-808-131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualizaciones en función del contexto político latinoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sida y las representaciones de la marginalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El SIDA en la Cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1995, 905-808-077-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomía, tecnología e integración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las Relaciones Argentina Estados Unidos (1983-1993). Variables para una análisis interpretativo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1993, 950-808-818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5682,262 +5540,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 2 : Production culturelle. Débat sous la direction d'Edgardo Manero (CNRS/EHESS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01786764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James N. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Torelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Simone Rodeghero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Simone Rodeghero</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">medihal-01786777v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">medihal-01786764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6084,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manero Edgardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/anam.v6i11.843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manero Edgardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>