--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -274,51 +274,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,187 +632,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la guerra al covid 19 al protagonismo del actor militar. Una mirada regional desde la Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropología, Revista Interdisciplinaria del Instituto Nacional de Antropología e Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, COVID-19 y prospección de los saberes científicos, Nueva época, año 4, julio-diciembre (número 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usos del pasado, relatos épicos y construcción de alteridades amenazantes en América Latina en tiempos de pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropología Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (11), pp.55-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35424/anam.v6i11.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435907v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03438157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuestión de la protección y las formas de lo político en tiempos de pandemia. Reflexiones historizadas desde la periferia latinoamericana The protection issue and the political ways in times of pandemic. Historicized reflexions from the latin american periphery</w:t>
               </w:r>
@@ -1077,360 +1077,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Políticas de drogas, alteridades y construcción de la ciudadanía en Argentina contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Inchaurraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outros Tempos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.207 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18817/ot.v14i24.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pensar lo político, entender las guerras. Tribulaciones, lamentos y ocasos de una relación estructurante del siglo XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Reali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manero Edgardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, p. 11-28</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Inchaurraga</w:t>
-[...28 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02319851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ideología(s) nacionalista y los límites de la interpretación binaria. El caso argentino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">deSignis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35659/designis.i26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legalidad e ilegalidad. Un esquema de interpretación restrictivo de la problemática del narcotráfico en las Américas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandro Tanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Contemporánea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.11-28</w:t>
+              <w:t xml:space="preserve">Hortizontes Sociológicos. Revista de la Asociación Argentina de Sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.196-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319851v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les populismes en Amérique latine et au-delà. Des figures du conflit à la guerre des mémoires</w:t>
               </w:r>
@@ -1501,726 +1501,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legalidad e ilegalidad. Un esquema de interpretación restrictivo de la problemática del narcotráfico en las Américas.</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">De la perception de la guerre en temps linéaire au relativisme stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects : Revue d'études francophones sur l'État de droit et la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine, des gauches qui bifurquent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.59959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « combattants illégaux » : ennemis du genre humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.59959⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Julie Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Saada</w:t>
+                <w:t xml:space="preserve">Laurent Sermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamint Rut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects : Revue d'études francophones sur l'État de droit et la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.15-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géostratégie américaine et intégration régionale en Amérique latine : la monnaie de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haines et altérite(s) face à l'absence d'une théorie critique. L'inquiétante étrangeté dans l'Argentina néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.82-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Representations, Territory and Border areas: latin america and global disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geopolitics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol 12 (1, january-march), pp.19-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00233006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcción de identidades y conflictos sociales en la América latina del desorden global.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuário de la Revista del Instituto de Estudios Histórico Sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succincte introduction aux transformations stratégiques de l'après-guerre froide. L'Amérique latine dans le désordre global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, janvier-mars (195), pp.3-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil, puissance-pivot de l’Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185900v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insécurité et violence dans l'Argentine néo-libérale. La gestion politique de la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, octobre-décembre (194), pp.41-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et discours de l’altérité négative dans le cadre de la crise argentine</w:t>
               </w:r>
@@ -2278,606 +2338,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité et violence dans l'Argentine néo-libérale. La gestion politique de la peur</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rétrospective sur les questions de sécurité en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir. Revue générale de stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine: violence sociale sans issue politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la crise Argentine dans le marché de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drogue et terrorisme, sécurité renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Internationale des drogues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences en Amérique latine d’un autre 11 septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Débat Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepciones estratégicas y opciones de política exterior americana en post-guerra fría</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gaveglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,454 +2805,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques, 2020, 978-2-85355-114-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-987-809-006-1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacionalismo(s), política y guerra(s) en la Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNSAM EDITA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ciencias Sociales, Máximo Badaró, 978-987-1435-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Hispaniques, 2020, 978-2-85355-114-4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et « Nationalisme des Indes » : Contestation de l'ordre social, Identités et Nation en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes/Framespa/CNRS. Méridiennes, 1-20 p, 2007, ISBN 2-912025-42-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ciencias Sociales, Máximo Badaró, 978-987-1435-75-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267266v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre, le Même et le bestiaire. Les représentations stratégiques du nationalisme argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.24, 2002, La philosophie en commun, ISBN 2-7475-4100-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mondialisation et « Nationalisme des Indes » : Contestation de l'ordre social, Identités et Nation en Amérique latine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaveglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...170 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,2193 +3262,2193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The postcolonial question in documentary movies on the Arab World in Argentina. Nestor Suleiman’s Critical Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Reali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art and Politics between the Arab World and Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.189, 2025, 9789004680746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine : chronique de morts annoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de l’Argentine Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agami-Editions, pp.163-171, 2025, 9782955005576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo a un prefacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yrigoyen, entre la democracia y el populismo. Interpretaciones de una experiencia política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Universitaria de Buenos Aires EUDEBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Temas - Política, ISBN 9789502334691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graciela Ferrás; Ricardo Laleff Ilieff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yrigoyen, entre la Democracia y el Populismo. Interpretaciones de una experiencia política.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eudeba, 2024, 978-950-23-3469-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Globalização, bolivarisme e questão nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nação. Visões transcontinentais da questão nacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento carapintada en Argentina. Las fijaciones estratégicas como condicionantes del proyecto político, rémoras de la Guerra Fría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Langue; María Laura Reali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las ideologías de la nación. Memorias, conflictos y resiliencias en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-176, 2022, 978-987-809-040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguridad y desorden global. Introducción.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguridad y desorden global. Las Américas: un campo de experimentación.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohistoria Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2021, 978-987-809-006-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du lien majeur de la concorde. Représentations épiques et récupération de l'histoire en pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capucine Boidin; Claudia Damasceno; Marion Magnan; François-Michel Le Tourneau; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA PANDÉMIE DE COVID-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-234, 2021, Colectivo | 1, 9782371541641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre perdue: l’interdit de l’impossible drogues, politiques publiques et pratiques sociales en Amérique latine au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Stella, A. Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec les drogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L´Harmattan / Editions Pepper, A paraître, 978-2-343-23390-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lost War: The Prohibition of Impossible Drugs, Public Policies and Social Practices in Latin America in the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Stella; Anne Coppel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste Press; Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-199, 2020, 978-1-78548-317-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50013-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le stratégique et les effets de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Hispaniques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité et désordre global. Les Amériques : un terrain d’expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-85355-114-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerra de Malvinas como instrumento de regulación violenta de la sociedad. Efectos pedagógicos del disciplinamiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatos de Malvinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUVIM Editorial Universitaria de Villa María</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2016, ISBN 978-987-699-355-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations menaçantes, frontières et souveraineté en Amérique latine dans le désordre global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES SAVOIRS-MONDES Mobilités et circulation des savoirs depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.487, 2015, 978-2-7535-3517-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descomposición de la geografia westfaliana y desorden global. Consecuencias de las representaciones y prácticas estratégicas de los Estados Unidos sobre el Estado-Nación en América latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterotopías estatales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNSAM EDITA, Universidad Nacional de San Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-987-1435-34-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation, bolivarisme et question nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mondial des nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Choiseul France, 2011, 978-2-36159-003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective Look at the Nature of National Borders in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doris Wastl-Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ashgate Research Companion to Border Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing Ltd, pp.301-325, 2011, Ashgate research companion, 978-0-7546-7406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la contestation. Le paradoxe latino-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérégrinations d’un intellectuel latino-americain, Hommage à R. de Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Méridiennes, 2011, 978-2-912025-71-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordre global, contestation de l’ordre social et question nationale en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un au multiple. Dynamiques identitaires en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.23, 2009, 978-2-85816-952-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du processus de globalisation en Amérique latine. Un regard à partir de la décomposition de la géographie westphalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA MONDIALISATION ET SES EFFETS: NOUVEAUX DÉBATS. Approches d'Europe et d'Amérique latine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L´Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Changement social, 2-296-00546-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protestation sociale, reconstruction de l’Etat et pérennité du désir de Nation. Scènes de la rue argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argentine après la débâcle. Itinéraires d’une recomposition inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Michel Houdiard, pp.266, 2006, 2-912673-71-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Argentine et le Brésil: divergences stratégiques et civilisationelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentine. Enjeux et racines d’une société en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Tiempo, pp.221, 2003, 2-86645-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones sobre el rol del narcotráfico en la proyección regional de los Estados Unidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEADS, Universidad Nacional de Rosario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las drogas, entre los daños y el fracaso de la prohibicion. Nuevas perspectivas en el debate despenalización-legalización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Rosario, pp.155-180, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la fijación originaria y el eterno retorno: La Argentina y el Brasil frente a la estrategia americana para la región</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, integración, Mercosur y desarrollo local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.77, 2000, Serie Estudios Sociales, 950-808-282-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicto, nacionalismo y etnicismo en época de post guerra fría. El tiempo circular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algunos desafíos políticos e internacionales de nuestra época</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, pp.23, 1998, Serie Estudios Sociales, 950-808-199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconversión de identidades militares en América Latina en los 90 o el atemporal tema del traidor y del héroe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización, fragmentación social y violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1997, Serie Estudios Sociales, 950-808-131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualizaciones en función del contexto político latinoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollos de la Teoría Política contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Sapiens Ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99, 1996, Serie Estudios Sociales, 950-808-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sida y las representaciones de la marginalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El SIDA en la Cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1995, 905-808-077-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomía, tecnología e integración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las Relaciones Argentina Estados Unidos (1983-1993). Variables para una análisis interpretativo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Homo Sapiens Ediciones, 1993, 950-808-818-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5540,262 +5458,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 4 : Mémoire, héritage et perspectives comparées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James N. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Torelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Simone Rodeghero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01786777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 2 : Production culturelle. Débat sous la direction d'Edgardo Manero (CNRS/EHESS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ah-Hee-Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Gousset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">medihal-01786764v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">medihal-01786777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5942,51 +5860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/anam.v6i11.843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manero Edgardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Edgardo.Manero@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825946v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Manero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Liliana Ferras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2024.5.2.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/rev.stultifera.2022.v5n2-06." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Reali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35424/anam.v6i11.843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Inchaurraga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/ot.v14i24.607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Tanzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59959" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sermet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamint Rut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00233006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.7018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaveglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prohistoria.com.ar/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267266v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homosapiens.com.ar/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eudeba.com.ar/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2762/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2670/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Reali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785483172/living-with-drugs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50013-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Simone Rodeghero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01786764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ah-Hee-Ayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>