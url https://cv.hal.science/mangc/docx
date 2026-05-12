--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chetra Mang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined branch and bound algorithm with continuous optimization for minimizing part defects through an additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering optimization – EngOpt 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive sampling algorithm for data-generation to build a data-manifold for physical problem surrogate modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Boracay, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments using block-diagonalization technique for solving Poisson’s equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Engineering Sciences &amp; Technologies for Industry &amp; Services (QUEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology of a manifold decomposition via Iterative PCA for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Knowledge Graphs (ICKG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports for metal powder bed additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic weighted loss function for enhancing the performance of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics (WCCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization with the Equivalent Radiated Power criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Dall'Olio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model of the assembly of weld bead’s cross-section geometry through wire arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPisco: an open-source R&D software platform for shape and topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin methodology for predictive maintenance of reciprocating compressor for gas transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Jardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khebbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAM Community, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constraint structural topology optimization using bi-directional evolutionary structural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Metallic Suspension under von Mises Stress and Target Displacement constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zoghaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPisco: an open-source R&D software platform for shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, as, Nov 2021, Virtual online, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical part’s quality based on a manufacturing strategy in WAAM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically based bead topology model coupled with electro-mechanical power source model applied for wire and arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical hybrid finite element model for lattice structures ussing 3D/Beam elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DETERMINISTIC APPROACH FOR SHAPE AND TOPOLOGY OPTIMISATION UNDER MATERIAL UNCERTAINTY IN ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zoghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jan 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Imperfections in Lattice Structures: a Simulation Strategy to Predict Strength Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre d’une goutte métallique liquide déposée sur un support quelconque dans le cadre de la fabrication additive arc-fil métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approach for shape and topology optimization under uncertain loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage conforme, capture exacte d’interface et contraintes géométriques pour l’optimisation topologique de structures mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimally-intrustive level-set based topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement élastoplastique adapté à la simulation numérique du soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Hindili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANACM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sampling Algorithm For Data-generation To Build A Data-manifold For Physical Problem Surrogate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology To Decompose A Parametric Domain Using Reduced Order Data Manifold In Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model Of A Weld Bead Deposit On An Inclined Or Horizontal Support Applied For Wire And Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Synthesis of Sparse Quantum States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based Geometrical Model Of Weld Bead Deposit Applied For Wire And Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of CNNs and MLPs for Radiation Heat Transfer in 2-D Furnaces with Spectrally Participative Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le-Creurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Logarithmic Depth Block-Encodings of Simple Finite Difference Method's Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model of a Weld Bead Deposit on an Inclined or Horizontal Support Applied for Wire and Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for CT based non-destructive geometrical evaluations of lattice structures by holistic strut measurement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Rathore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4049492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack opening estimate in reinforced concrete walls using a steel–concrete bond model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.422--436. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bond slip model for reinforced concrete structures: Validation by modelling a reinforced concrete tie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.1934-1958. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-11-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMA-SIMAI Springer Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chetra Mang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for leak detection of gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS Eastern Europe Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined branch and bound algorithm with continuous optimization for minimizing part defects through an additive manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering optimization – EngOpt 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Lisboa Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor placement optimization for leak detection in a gas system installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics &amp; 10th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive sampling algorithm for data-generation to build a data-manifold for physical problem surrogate modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Boracay, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin approach for diagnosing leaks in gas system installations using synthetic data and a simplified physical leakage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mantissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on SHM – EWSHM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments using block-diagonalization technique for solving Poisson’s equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Engineering Sciences &amp; Technologies for Industry &amp; Services (QUEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology of a manifold decomposition via Iterative PCA for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Knowledge Graphs (ICKG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of supports for metal powder bed additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Eduardo Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Betbeder-Lauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic weighted loss function for enhancing the performance of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics (WCCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-fitted topology optimization with the Equivalent Radiated Power criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Dall'Olio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model of the assembly of weld bead’s cross-section geometry through wire arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPisco: an open-source R&D software platform for shape and topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSMO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin methodology for predictive maintenance of reciprocating compressor for gas transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud-Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Jardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khebbache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins Design &amp; Operations (DTD&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAM Community, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constraint structural topology optimization using bi-directional evolutionary structural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPisco: an open-source R&D software platform for shape and topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Metallic Suspension under von Mises Stress and Target Displacement constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zoghaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, as, Nov 2021, Virtual online, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical part’s quality based on a manufacturing strategy in WAAM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically based bead topology model coupled with electro-mechanical power source model applied for wire and arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-APCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical hybrid finite element model for lattice structures ussing 3D/Beam elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Imperfections in Lattice Structures: a Simulation Strategy to Predict Strength Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jan 2021, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2021-69121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DETERMINISTIC APPROACH FOR SHAPE AND TOPOLOGY OPTIMISATION UNDER MATERIAL UNCERTAINTY IN ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zoghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibre d’une goutte métallique liquide déposée sur un support quelconque dans le cadre de la fabrication additive arc-fil métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterministic approach for shape and topology optimization under uncertain loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurogen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage conforme, capture exacte d’interface et contraintes géométriques pour l’optimisation topologique de structures mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimally-intrustive level-set based topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement élastoplastique adapté à la simulation numérique du soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Hindili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-wall mock-up simulation subjected to monotonic loading with concrete-steel bond slip model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANACM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sampling Algorithm For Data-generation To Build A Data-manifold For Physical Problem Surrogate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Synthesis of Sparse Quantum States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model Of A Weld Bead Deposit On An Inclined Or Horizontal Support Applied For Wire And Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology To Decompose A Parametric Domain Using Reduced Order Data Manifold In Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based Geometrical Model Of Weld Bead Deposit Applied For Wire And Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of CNNs and MLPs for Radiation Heat Transfer in 2-D Furnaces with Spectrally Participative Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le-Creurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouadh Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Logarithmic Depth Block-Encodings of Simple Finite Difference Method's Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunheang Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahmasebimoradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model of a Weld Bead Deposit on an Inclined or Horizontal Support Applied for Wire and Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Tami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization in quasi-static plasticity with hardening using a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeet Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-021-03034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259408v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for CT based non-destructive geometrical evaluations of lattice structures by holistic strut measurement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitendra Singh Rathore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4049492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack opening estimate in reinforced concrete walls using a steel–concrete bond model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (3), pp.422--436. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bond slip model for reinforced concrete structures: Validation by modelling a reinforced concrete tie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.1934-1958. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-11-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A R&D software platform for shape and topology optimization using body-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Nardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Danan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetra Mang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cortial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMA-SIMAI Springer Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunheang Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall'Olio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zoghaib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bordeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cortial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Hindili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Creurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Rathore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mantissa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud-Delord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevallereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunheang Ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall'Olio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zoghaib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bordeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cortial" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Hindili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Creurer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259408v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Desai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03034-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Rathore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>