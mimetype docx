--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative roles of domestic and foreign capital in aggregate production of GDP and CO2-equivalent emission across OECD countries</w:t>
+                <w:t xml:space="preserve">The impact of cold waves and heat waves on mortality: Evidence from a lower middle‐income country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chon van Le</w:t>
+                <w:t xml:space="preserve">Cuong Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Luong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Manh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Ngu Hoang</w:t>
+                <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (11), pp.32052-32064. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-24208-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.4663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041560v1</w:t>
+                <w:t xml:space="preserve">hal-04044384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cold waves and heat waves on mortality: Evidence from a lower middle‐income country</w:t>
+                <w:t xml:space="preserve">The relative roles of domestic and foreign capital in aggregate production of GDP and CO2-equivalent emission across OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Viet Nguyen</w:t>
+                <w:t xml:space="preserve">Chon van Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Tuan Anh Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toan Nguyen</w:t>
+                <w:t xml:space="preserve">Viet-Ngu Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (11), pp.32052-32064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hec.4663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-24208-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044384v1</w:t>
+                <w:t xml:space="preserve">hal-04041560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development and environmental policy: The engagement of stakeholders in green products in Vietnam</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (5), pp.675-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -542,252 +542,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal endogenous growth with natural resources: Theory and evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Phu Nguyen</w:t>
+                <w:t xml:space="preserve">Thai Ha-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1365100515000061⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540987v1</w:t>
+                <w:t xml:space="preserve">hal-01302519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage and asset market equilibrium in infinite dimensional economies with short-selling and risk-averse expected utilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thai Ha-Huy</w:t>
+                <w:t xml:space="preserve">Optimal endogenous growth with natural resources: Theory and evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Le Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Van Phu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79, pp.30-39. </w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.2173-2209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1365100515000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302519v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Technology, Human Capital and Growth in a Developing Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,64 +860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technology Human Capital and Growth for European Transitional Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Bao Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium dynamics in an aggregative model of capital accumulation with heterogeneous agents and elastic labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,220 +1419,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change in Vietnam - Impacts and adaptation</w:t>
+                <w:t xml:space="preserve">Climate change in Viet Nam, impacts and adaptation: a COP26 assessment report of the GEMMES Viet Nam project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Agence française de développement (AFD). 2021, 612 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFD - Agence Française de Développement; IRD - Institut de recherche pour le developpement. 2021, 613 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068881v1</w:t>
+                <w:t xml:space="preserve">hal-04044576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change in Viet Nam, impacts and adaptation: a COP26 assessment report of the GEMMES Viet Nam project</w:t>
+                <w:t xml:space="preserve">Climate Change in Vietnam - Impacts and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">AFD - Agence Française de Développement; IRD - Institut de recherche pour le developpement. 2021, 613 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence française de développement (AFD). 2021, 612 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044576v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of competitive equilibrium in an optimal growth model with heterogeneous agents and endogenous leisure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Goenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,578 +1732,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technology, Human Capital and Growth for Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cuong Le Van</w:t>
+                <w:t xml:space="preserve">On alternative theorems and necessary conditions for efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Van Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00118979v1</w:t>
+                <w:t xml:space="preserve">halshs-00112454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On alternative theorems and necessary conditions for efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On constraint qualifications with generalized convexity and optimality conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Van Luu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00112454v1</w:t>
+                <w:t xml:space="preserve">halshs-00113148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On constraint qualifications with generalized convexity and optimality conditions</w:t>
+                <w:t xml:space="preserve">On necessary conditions for efficiency in directionally differentiable optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Van Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00113148v1</w:t>
+                <w:t xml:space="preserve">halshs-00118977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On necessary conditions for efficiency in directionally differentiable optimization problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New technology, Human Capital and Growth for Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Do Van Luu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Bao Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00118977v1</w:t>
+                <w:t xml:space="preserve">halshs-00118979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lagrange multipliers and existence of competitive equilibrium in an intertemporal model with endogenous leisure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of competitive equilibrium in a single-sector growth model with heterogeneous agents and endogenous leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00194723v1</w:t>
+                <w:t xml:space="preserve">halshs-00197533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of competitive equilibrium in a single-sector growth model with heterogeneous agents and endogenous leisure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Equilibrium dynamics in an aggregative model of capital accumulation with heterogeneous agents and elastic labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Vailakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197533v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium dynamics in an aggregative model of capital accumulation with heterogeneous agents and elastic labor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Lagrange multipliers and existence of competitive equilibrium in an intertemporal model with endogenous leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Vailakis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197560v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chon van Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Luong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Ngu Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-24208-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Van" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Phu Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100515000061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.514852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Van Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Vailakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Woillez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Goenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Nguyen Van" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4663" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chon van Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Luong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Ngu Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-24208-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Van" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Viet Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha-Huy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2015.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Phu Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100515000061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Bao Luong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.514852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Van Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Vailakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2006.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Woillez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Goenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Nguyen Van" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>