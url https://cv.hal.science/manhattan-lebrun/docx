--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -459,144 +459,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réda Djebbar</w:t>
+                <w:t xml:space="preserve">Zuzana Pohancenikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaumerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376141v1</w:t>
+                <w:t xml:space="preserve">hal-05435798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t>
               </w:r>
@@ -706,161 +723,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t>
+                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Pohancenikova</w:t>
+                <w:t xml:space="preserve">Réda Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Croizier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435798v1</w:t>
+                <w:t xml:space="preserve">hal-05376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar characteristics and Pb2+/Zn2+ sorption capacities: the role of feedstock variation</w:t>
               </w:r>
@@ -1372,2358 +1372,2358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Application Rates of Compost and Biochar on Soil Metal(Loid) Immobilization and Plant Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyeda Hira Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sena-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cagnon</w:t>
+                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (8), pp.6109-6135. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12112077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839437v1</w:t>
+                <w:t xml:space="preserve">hal-04839435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
+                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiřina Száková</w:t>
+                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Drábek</w:t>
+                <w:t xml:space="preserve">Sullivan Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Tejnecký</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (8), pp.6109-6135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839436v1</w:t>
+                <w:t xml:space="preserve">hal-04839437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Biron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20 (12), pp.13033-13044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831829v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lebrun</w:t>
+                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiřina Száková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Drábek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Renouard</w:t>
+                <w:t xml:space="preserve">Václav Tejnecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Morabito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (29), pp.74314-74326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025829v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined biochar and manure addition to an agricultural soil benefits fertility, microbial activity, and mitigates manure‐induced CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Bednik</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Medynska-Juraszek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiřina Száková</w:t>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12997⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839431v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined biochar and manure addition to an agricultural soil benefits fertility, microbial activity, and mitigates manure‐induced CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nobile</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubda Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Bednik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Medynska-Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiřina Száková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.e12997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810055v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Application Rates of Compost and Biochar on Soil Metal(Loid) Immobilization and Plant Growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Sena-Velez</w:t>
+                <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.2077. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.104684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12112077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839435v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar in manure can suppress water stress of sugar beet (Beta vulgaris) and increase sucrose content in tubers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatics-Assisted Proteomics of Metal(Loid) Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Kraus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Haisel</w:t>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152772⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/IECPS2021-12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282083v1</w:t>
+                <w:t xml:space="preserve">hal-03667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.104214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-culture of Salix viminalis and Trifolium repens for the phytostabilisation of Pb and As in mine tailings amended with hardwood biochar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar in manure can suppress water stress of sugar beet (Beta vulgaris) and increase sucrose content in tubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Bouček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Kateřina Berchová Bímová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Kamil Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
+                <w:t xml:space="preserve">Daniel Haisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-021-01153-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 814, pp.152772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517854v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-culture of Salix viminalis and Trifolium repens for the phytostabilisation of Pb and As in mine tailings amended with hardwood biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.1229-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-021-01153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025819v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of the As and Pb phytotoxicity of a former mine technosol depends on the amendment type and properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 300, pp.134592. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667062v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics-Assisted Proteomics of Metal(Loid) Tolerance in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reduction of the As and Pb phytotoxicity of a former mine technosol depends on the amendment type and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Sferra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Lukáš Trakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Renzone</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.65. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.134592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/IECPS2021-12050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667063v1</w:t>
+                <w:t xml:space="preserve">hal-03667062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar, iron sulfate and poultry manure application on the phytotoxicity of a former tin mine</w:t>
+                <w:t xml:space="preserve">The rhizosphere of Salix viminalis plants after a phytostabilization process assisted by biochar, compost, and iron grit: chemical and (micro)-biological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2021.1889964⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (34), pp.47447-47462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14113-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258594v1</w:t>
+                <w:t xml:space="preserve">insu-03231633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhizosphere of Salix viminalis plants after a phytostabilization process assisted by biochar, compost, and iron grit: chemical and (micro)-biological analyses</w:t>
+                <w:t xml:space="preserve">Biochar Application Rate: Improving Soil Fertility and Linum usitatissimum Growth on an Arsenic and Lead Contaminated Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miard Florie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morabito Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14113-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41742-020-00302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03231633v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar Application Rate: Improving Soil Fertility and Linum usitatissimum Growth on an Arsenic and Lead Contaminated Technosol</w:t>
+                <w:t xml:space="preserve">Effect of biochar, iron sulfate and poultry manure application on the phytotoxicity of a former tin mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.125-134. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.1222-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41742-020-00302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2021.1889964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092874v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study to decipher mechanisms underlying Arabidopsis thaliana tolerance to metal(loid) soil contamination in association with biochar and/or bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Simiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Sferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Renzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182, </w:t>
@@ -3774,90 +3774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of amendments for the phytoremediation of a former mine technosol by endemic pioneer species: alder and birch seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (1), pp.77-89. </w:t>
@@ -3889,334 +3889,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
+                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1374. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.11195-11204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524691v1</w:t>
+                <w:t xml:space="preserve">hal-02987921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
+                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (9), pp.11195-11204. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987921v1</w:t>
+                <w:t xml:space="preserve">hal-03524691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar application modifies soil properties of a former mine technosol: SEM/EDS study to investigate Pb and As speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rianne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fertilization, carbon‐based material, and redmud amendments on the bacterial activity and diversity of a metal(loid) contaminated mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,103 +4401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Biochar Application Depth on a Former Mine Technosol: Impact on Metal(Loid)s and Alnus Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Simiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (11), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,90 +4544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular responses of flax (Linum usitatissimum L.) cultivars under a multicontaminated technosol amended with biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duangjai Tungmunnithum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.53728-53745. </w:t>
@@ -4665,103 +4665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted tolerance of Agrostis capillaris metallicolous and non-metallicolous ecotypes in the context of a mining technosol amended by biochar, compost and iron sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.1457-1475. </w:t>
@@ -4812,64 +4812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Different Biochars, Activated Carbons and Redmuds on the Growth of Trifolium repens and As and Pb Stabilization in a Former Mine Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (3), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4916,90 +4916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t>
@@ -5076,64 +5076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 791, pp.148400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,64 +5180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Biochar Particle Size and Concentration on Pb and As Availability in Contaminated Mining Soil and Phytoremediation Potential of Poplar Assessed in a Mesocosm Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,697 +5295,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03092881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
+                <w:t xml:space="preserve">Effect of biochar and redmud amendment combinations on Salix triandra growth, metal(loid) accumulation and oxidative stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Alidou Arzika</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974807v1</w:t>
+                <w:t xml:space="preserve">hal-02868828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alidou Arzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia del Cioppo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.766-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987914v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar and redmud amendment combinations on Salix triandra growth, metal(loid) accumulation and oxidative stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia del Cioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hano</w:t>
+                <w:t xml:space="preserve">Stefania Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868828v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poupart</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.467-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624055v1</w:t>
+                <w:t xml:space="preserve">hal-02934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.467-481. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 710, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934431v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of biochars and solid fraction of digestate to decrease soil solution Cd, Pb and Zn concentrations in contaminated sandy soils</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (6), pp.1589-1600. </w:t>
@@ -6131,77 +6131,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t>
@@ -6265,77 +6265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Renzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, </w:t>
@@ -6386,90 +6386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different tissue biochar amendments on As and Pb stabilization and phytoavailability in a contaminated mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 707, </w:t>
@@ -6507,103 +6507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaillard Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
@@ -6641,103 +6641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Biochar and Amendments on Pb and As Phytotoxicity and Phytoavailability in a Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3), 1800220 - 11 p. </w:t>
@@ -6788,90 +6788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar effect associated with compost and iron to promote Pb and As soil stabilization and Salix viminalis L. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.810-822. </w:t>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of biochar, compost and iron grit associated with Trifolium repens to stabilize Pb and As on a multi-contaminated technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lahwegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,693 +7037,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02269931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted Phytoremediation of a Multi-contaminated Industrial Soil Using Biochar and Garden Soil Amendments Associated with Salix alba or Salix viminalis: Abilities to Stabilize As, Pb, and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-018-3816-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575696v1</w:t>
+                <w:t xml:space="preserve">hal-02622071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-restoration of a mine technosol according to biochar particle size and dose application: study of soil physico-chemical properties and phytostabilization capacities of Salix viminalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-017-1763-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01586649v1</w:t>
+                <w:t xml:space="preserve">insu-01575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fe-functionalized biochar on toxicity of a technosol contaminated by Pb and As: sorption and phytotoxicity tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (33), pp.33678 - 33690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3247-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted phytostabilization of a multicontaminated mine technosol using biochar amendment: early stage evaluation of biochar feedstock and particle size effects on As and Pb accumulation of two Salicaceae species ( Salix viminalis and Populus euramericana )</w:t>
+                <w:t xml:space="preserve">Eco-restoration of a mine technosol according to biochar particle size and dose application: study of soil physico-chemical properties and phytostabilization capacities of Salix viminalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 194, pp.316-326. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.2188-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-017-1763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625284v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01586649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Phytoremediation of a Multi-contaminated Industrial Soil Using Biochar and Garden Soil Amendments Associated with Salix alba or Salix viminalis: Abilities to Stabilize As, Pb, and Cu</w:t>
+                <w:t xml:space="preserve">Assisted phytostabilization of a multicontaminated mine technosol using biochar amendment: early stage evaluation of biochar feedstock and particle size effects on As and Pb accumulation of two Salicaceae species ( Salix viminalis and Populus euramericana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 229 (5), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.316-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-018-3816-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622071v1</w:t>
+                <w:t xml:space="preserve">hal-02625284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar amendments on As and Pb mobility and phytoavailability in contaminated mine technosols phytoremediated by Salix</w:t>
               </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,77 +7888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Amendments for Metal(loid) Phytostabilization: Effects on Soil Biogeochemical and Microbiological Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Trakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Newman, Lee; Ansari, Abid Ali; Singh Gill, Sarvajeet; Naeem, M.; Gill, Ritu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoremediation: Management of Environmental Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -8022,90 +8022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar assisted phytoremediation for metal(loid) contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.101-130, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,90 +8152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallicolous Plants Associated to Amendments and Selected Bacterial Consortia, to Stabilize Highly Polymetallic Contaminated Mine Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.251-269, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8327,64 +8327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bordenave Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8426,103 +8426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t>
@@ -8551,103 +8551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wood biochar associated to compost on the phytotoxicity of a mining technosol mainly contaminated by Pb and As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on New Technologies (NewTech'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Madrid, Spain</w:t>
@@ -8766,51 +8766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAD33A0D"/>
+    <w:nsid w:val="5E624716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8997,51 +8997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>