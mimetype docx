--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -459,161 +459,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t>
+                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Renault</w:t>
+                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Pohancenikova</w:t>
+                <w:t xml:space="preserve">Réda Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Croizier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435798v1</w:t>
+                <w:t xml:space="preserve">hal-05376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t>
               </w:r>
@@ -723,144 +706,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
+                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
+                <w:t xml:space="preserve">Kévin Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réda Djebbar</w:t>
+                <w:t xml:space="preserve">Zuzana Pohancenikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaumerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (23), pp.e00899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.202500899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376141v1</w:t>
+                <w:t xml:space="preserve">hal-05435798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar characteristics and Pb2+/Zn2+ sorption capacities: the role of feedstock variation</w:t>
               </w:r>
@@ -1372,1964 +1372,1964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Application Rates of Compost and Biochar on Soil Metal(Loid) Immobilization and Plant Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyeda Hira Hassan</w:t>
+                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sullivan Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yassine Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.2077. </w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (8), pp.6109-6135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12112077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839435v1</w:t>
+                <w:t xml:space="preserve">hal-04839437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
+                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
+                <w:t xml:space="preserve">Jiřina Száková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sullivan Renouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Chafik</w:t>
+                <w:t xml:space="preserve">Ondřej Drábek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cagnon</w:t>
+                <w:t xml:space="preserve">Václav Tejnecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (29), pp.74314-74326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839437v1</w:t>
+                <w:t xml:space="preserve">hal-04839436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Morabito</w:t>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025829v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Drábek</w:t>
+                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Tejnecký</w:t>
+                <w:t xml:space="preserve">S. Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20 (12), pp.13033-13044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined biochar and manure addition to an agricultural soil benefits fertility, microbial activity, and mitigates manure‐induced CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubda Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Biron</w:t>
+                <w:t xml:space="preserve">Magdalena Bednik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
+                <w:t xml:space="preserve">Agnieszka Medynska-Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiřina Száková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.e12997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831829v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined biochar and manure addition to an agricultural soil benefits fertility, microbial activity, and mitigates manure‐induced CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jiřina Száková</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12997⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.104684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839431v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Importance of Application Rates of Compost and Biochar on Soil Metal(Loid) Immobilization and Plant Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyeda Hira Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sena-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nobile</w:t>
+                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, pp.104684. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12112077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810055v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics-Assisted Proteomics of Metal(Loid) Tolerance in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar in manure can suppress water stress of sugar beet (Beta vulgaris) and increase sucrose content in tubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
+                <w:t xml:space="preserve">Jiří Bouček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Sferra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Kateřina Berchová Bímová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Renzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+                <w:t xml:space="preserve">Kamil Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/IECPS2021-12050⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 814, pp.152772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667063v1</w:t>
+                <w:t xml:space="preserve">hal-04282083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.104214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar in manure can suppress water stress of sugar beet (Beta vulgaris) and increase sucrose content in tubers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Berchová Bímová</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Kraus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Haisel</w:t>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152772⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282083v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture of Salix viminalis and Trifolium repens for the phytostabilisation of Pb and As in mine tailings amended with hardwood biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (4), pp.1229-1244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10653-021-01153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reduction of the As and Pb phytotoxicity of a former mine technosol depends on the amendment type and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Trakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.87. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.134592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025819v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of the As and Pb phytotoxicity of a former mine technosol depends on the amendment type and properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatics-Assisted Proteomics of Metal(Loid) Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 300, pp.134592. </w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/IECPS2021-12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667062v1</w:t>
+                <w:t xml:space="preserve">hal-03667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rhizosphere of Salix viminalis plants after a phytostabilization process assisted by biochar, compost, and iron grit: chemical and (micro)-biological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (34), pp.47447-47462. </w:t>
@@ -3393,77 +3393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miard Florie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morabito Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3510,90 +3510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar, iron sulfate and poultry manure application on the phytotoxicity of a former tin mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (12), pp.1222-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3621,1385 +3621,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study to decipher mechanisms underlying Arabidopsis thaliana tolerance to metal(loid) soil contamination in association with biochar and/or bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of amendments for the phytoremediation of a former mine technosol by endemic pioneer species: alder and birch seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2020.104335⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (1), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-020-00678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095366v1</w:t>
+                <w:t xml:space="preserve">hal-03742817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of amendments for the phytoremediation of a former mine technosol by endemic pioneer species: alder and birch seedlings</w:t>
+                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (1), pp.77-89. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.11195-11204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-020-00678-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742817v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
+                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bucci</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (9), pp.11195-11204. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987921v1</w:t>
+                <w:t xml:space="preserve">hal-03524691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
+                <w:t xml:space="preserve">Biochar application modifies soil properties of a former mine technosol: SEM/EDS study to investigate Pb and As speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rianne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-01289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524691v1</w:t>
+                <w:t xml:space="preserve">hal-03258589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar application modifies soil properties of a former mine technosol: SEM/EDS study to investigate Pb and As speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth study to decipher mechanisms underlying Arabidopsis thaliana tolerance to metal(loid) soil contamination in association with biochar and/or bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rianne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-01289-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2020.104335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258589v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilization, carbon‐based material, and redmud amendments on the bacterial activity and diversity of a metal(loid) contaminated mining soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Biochar Application Depth on a Former Mine Technosol: Impact on Metal(Loid)s and Alnus Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.3929⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments8110120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258601v1</w:t>
+                <w:t xml:space="preserve">hal-03524692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Biochar Application Depth on a Former Mine Technosol: Impact on Metal(Loid)s and Alnus Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fertilization, carbon‐based material, and redmud amendments on the bacterial activity and diversity of a metal(loid) contaminated mining soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (11), pp.120. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.2618-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments8110120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524692v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular responses of flax (Linum usitatissimum L.) cultivars under a multicontaminated technosol amended with biochar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted tolerance of Agrostis capillaris metallicolous and non-metallicolous ecotypes in the context of a mining technosol amended by biochar, compost and iron sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14563-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.1457-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-019-00447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258604v1</w:t>
+                <w:t xml:space="preserve">hal-03204544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted tolerance of Agrostis capillaris metallicolous and non-metallicolous ecotypes in the context of a mining technosol amended by biochar, compost and iron sulfate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Different Biochars, Activated Carbons and Redmuds on the Growth of Trifolium repens and As and Pb Stabilization in a Former Mine Technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-019-00447-8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (3), pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-021-03271-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204544v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Biochars, Activated Carbons and Redmuds on the Growth of Trifolium repens and As and Pb Stabilization in a Former Mine Technosol</w:t>
+                <w:t xml:space="preserve">Physiological and molecular responses of flax (Linum usitatissimum L.) cultivars under a multicontaminated technosol amended with biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangjai Tungmunnithum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108 (3), pp.403-414. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.53728-53745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00128-021-03271-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14563-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258607v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.1491-1505. </w:t>
@@ -5076,64 +5076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 791, pp.148400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,64 +5180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Biochar Particle Size and Concentration on Pb and As Availability in Contaminated Mining Soil and Phytoremediation Potential of Poplar Assessed in a Mesocosm Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,90 +5314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar and redmud amendment combinations on Salix triandra growth, metal(loid) accumulation and oxidative stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 195, </w:t>
@@ -5429,593 +5429,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Alidou Arzika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Giorgia del Cioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
+                <w:t xml:space="preserve">Stefania Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (4), pp.766-772. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974807v1</w:t>
+                <w:t xml:space="preserve">hal-02987914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia del Cioppo</w:t>
+                <w:t xml:space="preserve">Ibrahim Alidou Arzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Scippa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231 (11), </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.766-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987914v1</w:t>
+                <w:t xml:space="preserve">hal-02974807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 710, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934431v1</w:t>
+                <w:t xml:space="preserve">hal-02624055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poupart</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 710, 14 p. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.467-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624055v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of biochars and solid fraction of digestate to decrease soil solution Cd, Pb and Zn concentrations in contaminated sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb E. Egene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (6), pp.1589-1600. </w:t>
@@ -6099,377 +6099,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amending an As/Pb contaminated soil with biochar, compost and iron grit: effect on Salix viminalis growth, root proteome profiles and metal(loid) accumulation indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena de Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02553016v1</w:t>
+                <w:t xml:space="preserve">hal-02625095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amending an As/Pb contaminated soil with biochar, compost and iron grit: effect on Salix viminalis growth, root proteome profiles and metal(loid) accumulation indexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Characterization of a Post-Industrial Soil for Long-Term Remediation by Phytomanagement: Mesocosm Study of Its Phytotoxicity Before Field Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 244, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41742-019-00241-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625095v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02553016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different tissue biochar amendments on As and Pb stabilization and phytoavailability in a contaminated mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 707, </w:t>
@@ -6507,103 +6507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaillard Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
@@ -6641,103 +6641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Biochar and Amendments on Pb and As Phytotoxicity and Phytoavailability in a Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3), 1800220 - 11 p. </w:t>
@@ -6788,90 +6788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar effect associated with compost and iron to promote Pb and As soil stabilization and Salix viminalis L. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.810-822. </w:t>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of biochar, compost and iron grit associated with Trifolium repens to stabilize Pb and As on a multi-contaminated technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lahwegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,693 +7037,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02269931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Phytoremediation of a Multi-contaminated Industrial Soil Using Biochar and Garden Soil Amendments Associated with Salix alba or Salix viminalis: Abilities to Stabilize As, Pb, and Cu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 229 (5), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-018-3816-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622071v1</w:t>
+                <w:t xml:space="preserve">insu-01575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+                <w:t xml:space="preserve">Eco-restoration of a mine technosol according to biochar particle size and dose application: study of soil physico-chemical properties and phytostabilization capacities of Salix viminalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.2188-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-017-1763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575696v1</w:t>
+                <w:t xml:space="preserve">insu-01586649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fe-functionalized biochar on toxicity of a technosol contaminated by Pb and As: sorption and phytotoxicity tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (33), pp.33678 - 33690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-3247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-restoration of a mine technosol according to biochar particle size and dose application: study of soil physico-chemical properties and phytostabilization capacities of Salix viminalis</w:t>
+                <w:t xml:space="preserve">Assisted phytostabilization of a multicontaminated mine technosol using biochar amendment: early stage evaluation of biochar feedstock and particle size effects on As and Pb accumulation of two Salicaceae species ( Salix viminalis and Populus euramericana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (6), pp.2188-2202. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.316-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-017-1763-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01586649v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted phytostabilization of a multicontaminated mine technosol using biochar amendment: early stage evaluation of biochar feedstock and particle size effects on As and Pb accumulation of two Salicaceae species ( Salix viminalis and Populus euramericana )</w:t>
+                <w:t xml:space="preserve">Assisted Phytoremediation of a Multi-contaminated Industrial Soil Using Biochar and Garden Soil Amendments Associated with Salix alba or Salix viminalis: Abilities to Stabilize As, Pb, and Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Léger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 194, pp.316-326. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-018-3816-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625284v1</w:t>
+                <w:t xml:space="preserve">hal-02622071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar amendments on As and Pb mobility and phytoavailability in contaminated mine technosols phytoremediated by Salix</w:t>
               </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,77 +7888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Amendments for Metal(loid) Phytostabilization: Effects on Soil Biogeochemical and Microbiological Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Trakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Newman, Lee; Ansari, Abid Ali; Singh Gill, Sarvajeet; Naeem, M.; Gill, Ritu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoremediation: Management of Environmental Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -8022,90 +8022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar assisted phytoremediation for metal(loid) contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.101-130, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,90 +8152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallicolous Plants Associated to Amendments and Selected Bacterial Consortia, to Stabilize Highly Polymetallic Contaminated Mine Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.251-269, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8327,64 +8327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bordenave Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8426,103 +8426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t>
@@ -8551,103 +8551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wood biochar associated to compost on the phytotoxicity of a mining technosol mainly contaminated by Pb and As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on New Technologies (NewTech'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Madrid, Spain</w:t>
@@ -8766,51 +8766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E624716"/>
+    <w:nsid w:val="EAB24732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8997,51 +8997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>