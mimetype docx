--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -459,274 +459,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
+                <w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réda Djebbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Jordan Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (8), pp.941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-025-14326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376141v1</w:t>
+                <w:t xml:space="preserve">hal-05375855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element risk assessment of an industrial waste site, a key diagnosis for selecting the most appropriate management practice</w:t>
+                <w:t xml:space="preserve">Metallic Pollution Around Reghaïa Lake: Tolerance Assessment of Oxalis Pes-caprae L. as Remediative Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Lamia Benhabyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Djebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197 (8), pp.941. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236 (5), pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-025-14326-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-07942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375855v1</w:t>
+                <w:t xml:space="preserve">hal-05376141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Practical Hg(II)‐Sensing Applications of a Rigidified Phenolo‐Merocyanine Dye</w:t>
               </w:r>
@@ -840,291 +840,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar characteristics and Pb2+/Zn2+ sorption capacities: the role of feedstock variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing ratio and Nitrogen fertilization drive synergistic effects between biochar and compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chafik</w:t>
+                <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hassan</w:t>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lebrun</w:t>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sena-Velez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-024-05646-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128, pp.429-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10320-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839434v1</w:t>
+                <w:t xml:space="preserve">hal-04440991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing ratio and Nitrogen fertilization drive synergistic effects between biochar and compost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Biochar characteristics and Pb2+/Zn2+ sorption capacities: the role of feedstock variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vedere</w:t>
+                <w:t xml:space="preserve">S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+                <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">M. Sena-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houben</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128, pp.429-446. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (16), pp.9829-9842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10320-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-024-05646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440991v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manure‐biochar blends effectively reduce nutrient leaching and increase water retention in a sandy, agricultural soil: Insights from a field experiment</w:t>
               </w:r>
@@ -1372,546 +1372,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
+                <w:t xml:space="preserve">S. Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sullivan Renouard</w:t>
+                <w:t xml:space="preserve">D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Chafik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20 (12), pp.13033-13044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839437v1</w:t>
+                <w:t xml:space="preserve">hal-04025829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiřina Száková</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Drábek</w:t>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Tejnecký</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
+                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839436v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EDTA as a legacy soil chelatant: a comparative study to a more environmentally sensitive alternative for metal removal by Pistia stratiotes L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiřina Száková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Ondřej Drábek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Biron</w:t>
+                <w:t xml:space="preserve">Václav Tejnecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
+                <w:t xml:space="preserve">Rupert Lloyd Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (29), pp.74314-74326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27537-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831829v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption capacities of various activated carbons towards nitrates: effects of nitrate concentration, pH, time and co-existing ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lebrun</w:t>
+                <w:t xml:space="preserve">Natural ageing of biochar improves its benefits to soil Pb immobilization and reduction in soil phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Renouard</w:t>
+                <w:t xml:space="preserve">Sullivan Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Morabito</w:t>
+                <w:t xml:space="preserve">Yassine Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 20 (12), pp.13033-13044. </w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (8), pp.6109-6135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04856-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10653-023-01617-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025829v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined biochar and manure addition to an agricultural soil benefits fertility, microbial activity, and mitigates manure‐induced CO2 emissions</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Bednik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Medynska-Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiřina Száková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (1), pp.e12997. </w:t>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2178,51 +2178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Application Rates of Compost and Biochar on Soil Metal(Loid) Immobilization and Plant Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyeda Hira Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sena-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,64 +2459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2567,77 +2567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,364 +2695,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
+                <w:t xml:space="preserve">Co-culture of Salix viminalis and Trifolium repens for the phytostabilisation of Pb and As in mine tailings amended with hardwood biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.1229-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-021-01153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025819v1</w:t>
+                <w:t xml:space="preserve">hal-03517854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-culture of Salix viminalis and Trifolium repens for the phytostabilisation of Pb and As in mine tailings amended with hardwood biochar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Biochar, Ochre, and Manure Maturation in an Acidic Technosol Helps Stabilize As and Pb in Soil and Allows Its Vegetation by Salix triandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaillard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Stefania Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (4), pp.1229-1244. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-021-01153-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments9070087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517854v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of the As and Pb phytotoxicity of a former mine technosol depends on the amendment type and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Trakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics-Assisted Proteomics of Metal(Loid) Tolerance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Simiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Sferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Renzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.65. </w:t>
@@ -3227,1407 +3227,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhizosphere of Salix viminalis plants after a phytostabilization process assisted by biochar, compost, and iron grit: chemical and (micro)-biological analyses</w:t>
+                <w:t xml:space="preserve">Application of amendments for the phytoremediation of a former mine technosol by endemic pioneer species: alder and birch seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14113-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (1), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-020-00678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03231633v1</w:t>
+                <w:t xml:space="preserve">hal-03742817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar Application Rate: Improving Soil Fertility and Linum usitatissimum Growth on an Arsenic and Lead Contaminated Technosol</w:t>
+                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41742-020-00302-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.11195-11204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092874v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar, iron sulfate and poultry manure application on the phytotoxicity of a former tin mine</w:t>
+                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2021.1889964⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258594v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of amendments for the phytoremediation of a former mine technosol by endemic pioneer species: alder and birch seedlings</w:t>
+                <w:t xml:space="preserve">Biochar application modifies soil properties of a former mine technosol: SEM/EDS study to investigate Pb and As speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rianne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-020-00678-0⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-021-01289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742817v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of direct and biochar carrier-based inoculation of Bacillus sp. on As- and Pb-contaminated technosol: effect on metal(loid) availability, Salix viminalis growth, and soil microbial diversity/activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth study to decipher mechanisms underlying Arabidopsis thaliana tolerance to metal(loid) soil contamination in association with biochar and/or bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Sferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Renzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11355-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2020.104335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987921v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Clover Green Amendment, Associated with Biochar, Activated Carbon or Ochre, for the Phytoremediation, Using Populus x. canescens, of a Former Mine Technosol</w:t>
+                <w:t xml:space="preserve">The rhizosphere of Salix viminalis plants after a phytostabilization process assisted by biochar, compost, and iron grit: chemical and (micro)-biological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10071374⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (34), pp.47447-47462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14113-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524691v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03231633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar application modifies soil properties of a former mine technosol: SEM/EDS study to investigate Pb and As speciation</w:t>
+                <w:t xml:space="preserve">Biochar Application Rate: Improving Soil Fertility and Linum usitatissimum Growth on an Arsenic and Lead Contaminated Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miard Florie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morabito Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-021-01289-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41742-020-00302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258589v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study to decipher mechanisms underlying Arabidopsis thaliana tolerance to metal(loid) soil contamination in association with biochar and/or bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of biochar, iron sulfate and poultry manure application on the phytotoxicity of a former tin mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Simiele</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182, </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.1222-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2020.104335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2021.1889964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095366v1</w:t>
+                <w:t xml:space="preserve">hal-03258594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Biochar Application Depth on a Former Mine Technosol: Impact on Metal(Loid)s and Alnus Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fertilization, carbon‐based material, and redmud amendments on the bacterial activity and diversity of a metal(loid) contaminated mining soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments8110120⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.2618-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524692v1</w:t>
+                <w:t xml:space="preserve">hal-03258601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilization, carbon‐based material, and redmud amendments on the bacterial activity and diversity of a metal(loid) contaminated mining soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Biochar Application Depth on a Former Mine Technosol: Impact on Metal(Loid)s and Alnus Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Palmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (8), pp.2618-2628. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.3929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments8110120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258601v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted tolerance of Agrostis capillaris metallicolous and non-metallicolous ecotypes in the context of a mining technosol amended by biochar, compost and iron sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.1457-1475. </w:t>
@@ -4678,51 +4678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Different Biochars, Activated Carbons and Redmuds on the Growth of Trifolium repens and As and Pb Stabilization in a Former Mine Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4782,51 +4782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular responses of flax (Linum usitatissimum L.) cultivars under a multicontaminated technosol amended with biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,64 +4916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biochar, ochre and manure amendments associated with a metallicolous ecotype of Agrostis capillaris on As and Pb stabilization of a former mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 791, pp.148400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,64 +5180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Biochar Particle Size and Concentration on Pb and As Availability in Contaminated Mining Soil and Phytoremediation Potential of Poplar Assessed in a Mesocosm Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,727 +5295,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03092881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar and redmud amendment combinations on Salix triandra growth, metal(loid) accumulation and oxidative stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Simiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Philippe Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 710, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868828v1</w:t>
+                <w:t xml:space="preserve">hal-02624055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefania Scippa</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhart van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.467-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987914v1</w:t>
+                <w:t xml:space="preserve">hal-02934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
+                <w:t xml:space="preserve">Effect of biochar and redmud amendment combinations on Salix triandra growth, metal(loid) accumulation and oxidative stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974807v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted phytoremediation of a former mine soil using biochar and iron sulphate: Effects on As soil immobilization and accumulation in three Salicaceae species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Different Amendment Combinations Associated with Trifolium repens to Stabilize Pb and As in a Mine-Contaminated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Simiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia del Cioppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Scippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Trupiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136203⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624055v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon‐based materials and redmuds on metal(loid) immobilization and growth of Salix dasyclados Wimm. on a former mine technosol contaminated by arsenic and lead</w:t>
+                <w:t xml:space="preserve">Effect of fertilization of a biochar and compost amended technosol: Consequence on Ailanthus altissima growth and As‐ and Pb‐specific root sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alidou Arzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülriz Bayçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.467-481. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.766-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.3726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934431v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of biochars and solid fraction of digestate to decrease soil solution Cd, Pb and Zn concentrations in contaminated sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb E. Egene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (6), pp.1589-1600. </w:t>
@@ -6131,51 +6131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,77 +6265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.93-105. </w:t>
@@ -6386,90 +6386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different tissue biochar amendments on As and Pb stabilization and phytoavailability in a contaminated mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 707, </w:t>
@@ -6507,103 +6507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaillard Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
@@ -6641,103 +6641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Biochar and Amendments on Pb and As Phytotoxicity and Phytoavailability in a Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3), 1800220 - 11 p. </w:t>
@@ -6788,90 +6788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar effect associated with compost and iron to promote Pb and As soil stabilization and Salix viminalis L. growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.810-822. </w:t>
@@ -6909,90 +6909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of biochar, compost and iron grit associated with Trifolium repens to stabilize Pb and As on a multi-contaminated technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lahwegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7037,217 +7037,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02269931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effect of Fe-functionalized biochar on toxicity of a technosol contaminated by Pb and As: sorption and phytotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (33), pp.33678 - 33690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575696v1</w:t>
+                <w:t xml:space="preserve">hal-02626408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-restoration of a mine technosol according to biochar particle size and dose application: study of soil physico-chemical properties and phytostabilization capacities of Salix viminalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,266 +7256,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.2188-2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-017-1763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01586649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe-functionalized biochar on toxicity of a technosol contaminated by Pb and As: sorption and phytotoxicity tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella S. Scippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (33), pp.33678 - 33690. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3247-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626408v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted phytostabilization of a multicontaminated mine technosol using biochar amendment: early stage evaluation of biochar feedstock and particle size effects on As and Pb accumulation of two Salicaceae species ( Salix viminalis and Populus euramericana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,77 +7592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Phytoremediation of a Multi-contaminated Industrial Soil Using Biochar and Garden Soil Amendments Associated with Salix alba or Salix viminalis: Abilities to Stabilize As, Pb, and Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Trakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Newman, Lee; Ansari, Abid Ali; Singh Gill, Sarvajeet; Naeem, M.; Gill, Ritu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoremediation: Management of Environmental Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -8022,77 +8022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar assisted phytoremediation for metal(loid) contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8152,90 +8152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallicolous Plants Associated to Amendments and Selected Bacterial Consortia, to Stabilize Highly Polymetallic Contaminated Mine Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.251-269, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8301,90 +8301,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fresh and Aged Amendments on Alleviating Water-Stress Impacts on Plant Growth and Soil Microbial Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bordenave Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8426,103 +8426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t>
@@ -8551,103 +8551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wood biochar associated to compost on the phytotoxicity of a mining technosol mainly contaminated by Pb and As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on New Technologies (NewTech'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Madrid, Spain</w:t>
@@ -8766,51 +8766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAB24732"/>
+    <w:nsid w:val="B5AA5795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8997,51 +8997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manhattan-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-3040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05496897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumerd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Capello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14326-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05376141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Benhabyles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Djebbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-07942-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pohancenikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Croizier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10320-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chafik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sena-Velez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cagnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-05646-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguinaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubda Zahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;imek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ou&#345;edn&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sochacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Minofar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poho&#345;el&#253;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meththika Vithanage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04856-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Sz&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Dr&#225;bek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Tejneck&#253;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Lloyd Hough" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27537-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Palmeggiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chafik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01617-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Bednik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Medynska-Juraszek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12997" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyeda Hira Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sena-Velez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Stefania Scippa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12112077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bou&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Berchov&#225; B&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kraus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03517854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01153-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Simiele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments9070087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Trakal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sferra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Renzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2021-12050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Scippa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00678-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11355-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071374" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01289-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2020.104335" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14113-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-020-00302-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258594v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2021.1889964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258601v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart van Poucke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Tack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3929" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8110120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00447-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-021-03271-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangjai Tungmunnithum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14563-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02863442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00592-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148400" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04942-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3726" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110466" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia del Cioppo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scippa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04908-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alidou Arzika" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Bay&#231;u" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12646" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb E. Egene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allaert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-019-00475-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Zio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella S. Scippa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02553016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-019-00241-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201800220" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02005341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lahwegue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109432" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3247-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1763-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3816-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17988-4_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00010-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-1955-7_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave Jacquemin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01837980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>