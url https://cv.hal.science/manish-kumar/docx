--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -168,7315 +168,6956 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Agricultural Activities on Groundwater Quality: Sources, Effects and Sustainable Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar Roshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Shivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhim Sen Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (5), pp.59-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Bauxite Ore Powder on Histomorphology of Renal Tissue of Spotted Snakehead Fish, Channa punctatus (Bloch, 1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepshikha Samdershi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharti Singh Raipat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Fisheries and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (2), pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Microbial Inoculants and Their Consortia in Enhancing Maize Yield and Soil Nutrient Availability Under Vertisol Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajveer Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Dhamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawani Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Dalavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajsspn/2026/v12i1634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Various Organic Manures with Inorganics (Influence of Organic Manure Combinations) on Growth and Yield Attributes of Radish (Raphanus sativus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Shankar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjul Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Chaturvedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (5), pp.285-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro Antioxidant Activities of Aqueous Extracts of Melia azedarach L and Vernonia amygdalina Del.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Showkat Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satwinderjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.498-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of Groundnut Cultivars for Resistance to Collar Rot Caused by Aspergillus niger van Tieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Junjadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dama Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Parsad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (6), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jeai/2025/v47i63501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising Seed Quality of Tomato with Naphthyl Acetic Acid (NAA) Foliar Spray and Training System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agina Gopan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Bharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (8), pp.535-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Analysis of Gladiolus Cultivation: Towards Sustainable and Profitable Floriculture in Sub Temperate Regions of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puja Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Ram Dhiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kumar Dogra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (10), pp.1592-1601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forests in the Anthropocene: Addressing Climate Change Impacts on Ecosystem Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Poonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.56 - 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative Statistical Approach for Forecasting Maize Yield in India Using ARIMA Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (9), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Modeling and Trend Analysis of Soybean Production in Selected States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parwati Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.347-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and identify of Mungbean [Vigna radiata (L.) Wilczek] Genotypes against Cercospora Leaf Spot Disease Incited by Cercospora canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Parsad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dama Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (9), pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review Paper on Strategies for Off-Season Flower Production in Cut Flower Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (7), pp.289-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree Diversity, Biomass and Carbon Storage in Sacred Groves of the Shivalik Foothills, Garhwal Himalaya, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Chettri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Uniyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikaspal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandhya Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (12), pp.260-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review on the Phytopharmacological Potential of Moringa oleifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Princee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Research &amp; Review in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (9), pp.72-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on Genotypic Variability for Seed Weight, Moisture Content and Cooking Quality of Early- and Late-Maturing Varieties/Genotypes Pigeonpea (Cajanus cajan L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananya Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhash Kumar Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.983-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulation of Root Growth in Carrot (Daucus carota) cv. Nantes through Foliar Application of GA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeenia Thalyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparsh Madaik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Current Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.548-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Microbial Inoculants and their Consortia on Growth, Yield, and Soil Biological Properties of Maize (Zea mays) under Vertisol Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajveer Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhabhushan Wankhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Dalavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.982-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Evaluation of Gladiolus (Gladiolus L.) Genotypes for off Season Cultivation in Sub Temperate Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puja Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (9), pp.991-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Nano Nitrogen and Chelated Zinc Foliar Spray on Growth and Yield Attributes of Guava (Psidium guajava L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Nagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaveer Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanraj Kumawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (7), pp.282-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Modeling for Analysis of Growth and Trend Pattern of Wheat Production in Selected States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajrcs/2024/v9i1246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On‐Surface Synthesis and Determination of the Open‐Shell Singlet Ground State of Tridecacene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Zuzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Soler-Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Brabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-Sowing Treatments on Seeds of Forest Tree Species to Overcome the Germination Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sarvade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajee/2024/v23i5543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Perceptions and Adaptation Practices of Traditional Marine Fishermen in Coastal Bengal, India: Toward Participatory Policy Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousik Das Malakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Kuzur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Geographical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.66-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajgr/2024/v7i3243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regenerative Agriculture: Integrating Soil Health, Carbon Management and Socio-ecological Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shani Gulaiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandini Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i94395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-friendly Management of Fusarium Wilt (Fusarium oxysporum f. sp. pisi) of Field Pea (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Zacharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (11), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jeai/2024/v46i113052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of the Major Pulses Crop in India: Growth and Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpit Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajrcs/2024/v9i4324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generalized Approach for Estimation of a Finite Population Mean in Two-Phase Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Foliar Application of Gibberellic Acid on Plant Growth, Flowering and Yield Attributes in Pansy (Viola × wittrockiana Gams.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S Dilta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhilesh Koundal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.403-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Classes of Estimators of Population Mean under Various Allocation Schemes in Stratified Random Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajendra K. Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.8-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Clarity and Quality: The Role of Clarifying Agents in Horticulture Foods and Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeel Ahamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Kumar Choupdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdeen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhail Bihari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.549-559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural Water Footprint Studies for Sustainable Agricultural Water Management -A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Shivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.238 - 250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Ferti-Fortification of Iron and Zinc Fertilization on Quality Parameters of Mango Cv. Kesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana V. Mahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tandel Y. N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (19), pp.753-757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review on Plant-parasitic Nematode Mimics Acting as a Smart Tool for Establishing Parasitism in Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Manimaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Neeraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Phogat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.772-779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Nutrient and Spacing on Growth and Biomass Production in Poplar under Nursery Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar Poonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S Ranawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Daneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711-1722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Classification of Breast Carcinoma Based on the Prognostic Marker: A Clinico-pathological Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshiti Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reecha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (23), pp.237-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Oncology bringing a paradigm shift in the treatment of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL2490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed Dose Formulation Development and Evaluation of Bilastine and Montelukast Sodium Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrestha Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (44B), pp.55-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caries Risk Assessment and Detection of Streptococcus Mutans Count in Plaque and Saliva Using Mutans-Sanguis Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineet Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthikeyan Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridhima Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamta Tanwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (63B), pp.407-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and Characterization of Nano Structured Lipid Carriers for Ocular Bacterial Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhangi Aher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Pal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (40A), pp.8-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Medicine Approach to Signal Based Targeted Therapy of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL3945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling Rural Youth to Generate Extra Income through Back Yard Poultry Rearing under ARYA Project in East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agriculture and Ecology Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation Agriculture Mechanization Practices for Small Holders under Soybean-wheat Cropping Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dushyant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushroom Cultivation as a Viable Income Generating Unit for Livelihood Security: A Success Story of ARYA Project at Turkaulia Block of East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bee Keeping as a Source of Supplementary Income for Improved Livelihoods: A Success Story of ARYA Project in East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (18), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulphur in Soils and Plants: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh Shahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Kumar Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Research Journal of Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.66-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Sulphur Sources and Levels on Growth, Yield and Quality of Onion (Allium cepa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Seema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic Onion Production in Nalanda: Using Eco-Friendly Agri. Bios Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D Ojha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Insight into PCR Amplified Pectate Lyase Genes from Different Species of Aspergillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeya Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Tanveer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Biology of Microbial Pectate Lyase: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit K Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology: Targeting Genomic Alterations and Cancer Signaling with Integrative Multi-Omics, Deep Learning and Network Biology in Medical Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vellore Institute of Technology, Vellore - 632014, Tamil Nadu, India. 2026, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090971v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial strategies for the management of chemical pesticides: A comprehensive review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Water-Based Synthesis of 2-Hydrazinobenzothiazoles: An Improved Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehal Sagwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Kiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05509805v1</w:t>
+              <w:t xml:space="preserve">Chemical and Materials Sciences: Research Findings Vol. 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.136-150, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Knowledge, Attitudes, and Practices Regarding Antimicrobial Resistance among Community Pharmacists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data Driven Approach for Modeling and Forecasting of Maize Yield in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Udit Kumar</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of advances in Medical Science </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05542699v1</w:t>
+              <w:t xml:space="preserve">Agricultural Sciences: Techniques and Innovations Vol. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.170-183, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microbial Inoculants and Their Consortia in Enhancing Maize Yield and Soil Nutrient Availability Under Vertisol Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Framework for Trend Pattern Analysis of Wheat Production in Some Wheat Growing States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Soil Science and Plant Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05453261v1</w:t>
+              <w:t xml:space="preserve">Research Advances and Challenges in Agricultural Sciences Vol. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.171-189, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bauxite Ore Powder on Histomorphology of Renal Tissue of Spotted Snakehead Fish, Channa punctatus (Bloch, 1793)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Allocation Strategies for Estimation of Population Mean in Stratified Random Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bharti Singh Raipat</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajendra K Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Fisheries and Aquatic Research</w:t>
-[...5582 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Computer Science - Contemporary Developments Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B P International, pp.111-134, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra K Prasad</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05555695v1</w:t>
+                <w:t xml:space="preserve">hal-05147366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Data for 'Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/mmm7vb99t6.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Cell Signaling and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/cm276ydxwj.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22541/au.172348748.84833147/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Precision Oncology Approach to Molecular Cancer Therapeutics Targeting Oncogenic Signaling Pathways is a Means to an End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/svnv7z65sn.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489318v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">hal-05231421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Precision Oncology Approach to Molecular Cancer Therapeutics Targeting Oncogenic Signaling Pathways Is a Means to an End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626626v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009115v8</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360894v4</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009115v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Cell Signaling Using Precision Oncology Towards a Holistic Approach to Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7544,51 +7185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2DE9041"/>
+    <w:nsid w:val="751C5B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7775,51 +7416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manish-kumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-7063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kumar_m_8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ADR-1587-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090971v8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Solanki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kaushik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Arya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal Agarwal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udit Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajveer Meena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ismail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Dhamak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Dalavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajsspn/2026/v12i1634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramita Kumari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepshikha Samdershi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Singh Raipat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Praveen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Poonia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Abhishek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Devi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhardwaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Sharma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Ram Dhiman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Dogra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chettri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Uniyal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikaspal Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Goswami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwati Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Chand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Parsad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dama Ram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Verma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kumar Rana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Princee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Yadav" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Tiwari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Maurya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvendra Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhash Kumar Shukla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeenia Thalyari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparsh Madaik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhabhushan Wankhade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Nagar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaveer Suman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjeet Kaur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanraj Kumawat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Junjadia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Verma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Saini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2025/v47i63501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agina Gopan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Bharat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Mehta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Verma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Showkat Ahmad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Kaur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satwinderjeet Kaur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i1246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zuzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Stoica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Soler-Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Zacharia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i113052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Gulaiya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Kumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i94395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarvade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajee/2024/v23i5543" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousik Das Malakar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Kuzur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajgr/2024/v7i3243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Singh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i4324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Shivam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeel Ahamad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Choupdar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdeen Kumar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhail Bihari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175320v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K. Vishwakarma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana V. Mahida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandel Y. N" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Meena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Tiwari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Sharma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S Dilta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Koundal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Poonia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Dhillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Ranawat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Daneva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183613v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Singh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Chandra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshiti Atreya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reecha Singh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Kumari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Manimaran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Neeraj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Phogat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Chandra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Garg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Sharma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Gupta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tyagi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Ramalingam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Tyagi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamta Tanwar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Aher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pal Singh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL3945" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2490" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Din" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Magar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Singh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar Singh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Kumari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Babu Sharma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Kant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Shahi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Rai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Ojha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Tiwari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Seema" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Yadav" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Nasim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Yadav" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Tanveer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Yadav" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Dubey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Anand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Asad Karim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Mohapatra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Panda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra K Prasad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Jain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hemalatha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/mmm7vb99t6.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568944v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/cm276ydxwj.2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.172348748.84833147/v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/svnv7z65sn.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277717v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Singh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Sagwal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Kiran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K Vishwakarma" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626626v5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009115v8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360894v4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manish-kumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-7063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kumar_m_8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ADR-1587-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Roshan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Shivam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Sen Yadav" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramita Kumari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepshikha Samdershi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Singh Raipat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajveer Meena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Dhamak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Dalavi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajsspn/2026/v12i1634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Saurabh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Shankar Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjul Rana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Chaturvedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Showkat Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Kaur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satwinderjeet Kaur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Junjadia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Verma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dama Ram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Parsad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Saini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2025/v47i63501" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agina Gopan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Bharat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Mehta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhardwaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Sharma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Ram Dhiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Dogra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Praveen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Poonia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Abhishek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Devi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kumar Rana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwati Chaudhary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Verma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chettri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Uniyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikaspal Singh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Goswami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Princee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Yadav" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Tiwari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Maurya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvendra Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhash Kumar Shukla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeenia Thalyari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparsh Madaik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhabhushan Wankhade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Nagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaveer Suman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjeet Kaur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanraj Kumawat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i1246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zuzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Stoica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Soler-Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarvade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajee/2024/v23i5543" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousik Das Malakar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Kuzur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajgr/2024/v7i3243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Gulaiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i94395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Zacharia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i113052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Singh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i4324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Tiwari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Sharma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S Dilta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Sharma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Koundal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K. Vishwakarma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeel Ahamad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Choupdar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdeen Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhail Bihari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Shivam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana V. Mahida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandel Y. N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Meena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Kumari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Manimaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Neeraj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Phogat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Poonia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Dhillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Ranawat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Daneva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Singh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Chandra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshiti Atreya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reecha Singh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2490" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Chandra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Garg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Sharma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Gupta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tyagi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Ramalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Tyagi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamta Tanwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Aher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pal Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL3945" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar Singh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Kumari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Babu Sharma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Kant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Din" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Magar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Singh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Shahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Rai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Seema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Yadav" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Ojha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Tiwari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Nasim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Yadav" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Tanveer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Yadav" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Dubey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Anand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090971v8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Sagwal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Kiran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K Vishwakarma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/mmm7vb99t6.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/cm276ydxwj.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.172348748.84833147/v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/svnv7z65sn.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626626v5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360894v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009115v8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>