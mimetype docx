--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">kumar_m_8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=d2of08cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ADR-1587-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -168,6956 +189,6831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
-[...5811 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology: Targeting Genomic Alterations and Cancer Signaling with Integrative Multi-Omics, Deep Learning and Network Biology in Medical Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vellore Institute of Technology, Vellore - 632014, Tamil Nadu, India. 2026, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090971v8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Bauxite Ore Powder on Histomorphology of Renal Tissue of Spotted Snakehead Fish, Channa punctatus (Bloch, 1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepshikha Samdershi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharti Singh Raipat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Fisheries and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (2), pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Microbial Inoculants and Their Consortia in Enhancing Maize Yield and Soil Nutrient Availability Under Vertisol Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gajveer Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Dhamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawani Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Dalavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajsspn/2026/v12i1634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Various Organic Manures with Inorganics (Influence of Organic Manure Combinations) on Growth and Yield Attributes of Radish (Raphanus sativus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Shankar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjul Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Chaturvedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (5), pp.285-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Analysis of Gladiolus Cultivation: Towards Sustainable and Profitable Floriculture in Sub Temperate Regions of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puja Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Ram Dhiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kumar Dogra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (10), pp.1592-1601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forests in the Anthropocene: Addressing Climate Change Impacts on Ecosystem Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Poonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.56 - 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative Statistical Approach for Forecasting Maize Yield in India Using ARIMA Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (9), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Modeling and Trend Analysis of Soybean Production in Selected States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parwati Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), pp.347-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and identify of Mungbean [Vigna radiata (L.) Wilczek] Genotypes against Cercospora Leaf Spot Disease Incited by Cercospora canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Chand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Parsad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dama Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (9), pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review Paper on Strategies for Off-Season Flower Production in Cut Flower Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (7), pp.289-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree Diversity, Biomass and Carbon Storage in Sacred Groves of the Shivalik Foothills, Garhwal Himalaya, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Chettri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Uniyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikaspal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandhya Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (12), pp.260-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review on the Phytopharmacological Potential of Moringa oleifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Princee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Research &amp; Review in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (9), pp.72-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on Genotypic Variability for Seed Weight, Moisture Content and Cooking Quality of Early- and Late-Maturing Varieties/Genotypes Pigeonpea (Cajanus cajan L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananya Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhash Kumar Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.983-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulation of Root Growth in Carrot (Daucus carota) cv. Nantes through Foliar Application of GA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeenia Thalyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparsh Madaik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Current Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.548-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Microbial Inoculants and their Consortia on Growth, Yield, and Soil Biological Properties of Maize (Zea mays) under Vertisol Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajveer Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhabhushan Wankhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Dalavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.982-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Evaluation of Gladiolus (Gladiolus L.) Genotypes for off Season Cultivation in Sub Temperate Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragini Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puja Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (9), pp.991-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Nano Nitrogen and Chelated Zinc Foliar Spray on Growth and Yield Attributes of Guava (Psidium guajava L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Nagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaveer Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanraj Kumawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (7), pp.282-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro Antioxidant Activities of Aqueous Extracts of Melia azedarach L and Vernonia amygdalina Del.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Showkat Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satwinderjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.498-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising Seed Quality of Tomato with Naphthyl Acetic Acid (NAA) Foliar Spray and Training System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agina Gopan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N K Bharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (8), pp.535-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of Groundnut Cultivars for Resistance to Collar Rot Caused by Aspergillus niger van Tieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Junjadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dama Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Parsad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (6), pp.413-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jeai/2025/v47i63501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Modeling for Analysis of Growth and Trend Pattern of Wheat Production in Selected States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajrcs/2024/v9i1246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On‐Surface Synthesis and Determination of the Open‐Shell Singlet Ground State of Tridecacene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Zuzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Soler-Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Brabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-Sowing Treatments on Seeds of Forest Tree Species to Overcome the Germination Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sarvade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asian Journal of Environment &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajee/2024/v23i5543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Perceptions and Adaptation Practices of Traditional Marine Fishermen in Coastal Bengal, India: Toward Participatory Policy Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousik Das Malakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Kuzur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Geographical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.66-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajgr/2024/v7i3243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regenerative Agriculture: Integrating Soil Health, Carbon Management and Socio-ecological Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shani Gulaiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandini Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ijecc/2024/v14i94395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-friendly Management of Fusarium Wilt (Fusarium oxysporum f. sp. pisi) of Field Pea (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Zacharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (11), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jeai/2024/v46i113052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of the Major Pulses Crop in India: Growth and Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpit Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajrcs/2024/v9i4324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Classes of Estimators of Population Mean under Various Allocation Schemes in Stratified Random Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajendra K. Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.8-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Clarity and Quality: The Role of Clarifying Agents in Horticulture Foods and Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeel Ahamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Kumar Choupdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdeen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhail Bihari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.549-559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural Water Footprint Studies for Sustainable Agricultural Water Management -A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Shivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.238 - 250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Ferti-Fortification of Iron and Zinc Fertilization on Quality Parameters of Mango Cv. Kesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana V. Mahida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tandel Y. N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronak Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (19), pp.753-757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generalized Approach for Estimation of a Finite Population Mean in Two-Phase Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Foliar Application of Gibberellic Acid on Plant Growth, Flowering and Yield Attributes in Pansy (Viola × wittrockiana Gams.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S Dilta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhilesh Koundal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.403-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Nutrient and Spacing on Growth and Biomass Production in Poplar under Nursery Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar Poonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S Ranawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Daneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711-1722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Classification of Breast Carcinoma Based on the Prognostic Marker: A Clinico-pathological Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshiti Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reecha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (23), pp.237-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review on Plant-parasitic Nematode Mimics Acting as a Smart Tool for Establishing Parasitism in Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Manimaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Neeraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Phogat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.772-779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed Dose Formulation Development and Evaluation of Bilastine and Montelukast Sodium Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrestha Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (44B), pp.55-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Medicine Approach to Signal Based Targeted Therapy of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL3945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and Characterization of Nano Structured Lipid Carriers for Ocular Bacterial Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhangi Aher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Pal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (40A), pp.8-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caries Risk Assessment and Detection of Streptococcus Mutans Count in Plaque and Saliva Using Mutans-Sanguis Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineet Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthikeyan Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridhima Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamta Tanwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (63B), pp.407-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Oncology bringing a paradigm shift in the treatment of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL2490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation Agriculture Mechanization Practices for Small Holders under Soybean-wheat Cropping Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dushyant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushroom Cultivation as a Viable Income Generating Unit for Livelihood Security: A Success Story of ARYA Project at Turkaulia Block of East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bee Keeping as a Source of Supplementary Income for Improved Livelihoods: A Success Story of ARYA Project in East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (18), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulphur in Soils and Plants: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh Shahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Kumar Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Research Journal of Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.66-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling Rural Youth to Generate Extra Income through Back Yard Poultry Rearing under ARYA Project in East Champaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Babu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agriculture and Ecology Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic Onion Production in Nalanda: Using Eco-Friendly Agri. Bios Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D Ojha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Sulphur Sources and Levels on Growth, Yield and Quality of Onion (Allium cepa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Seema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Insight into PCR Amplified Pectate Lyase Genes from Different Species of Aspergillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeya Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Tanveer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Biology of Microbial Pectate Lyase: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit K Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supplementary Data for 'Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17632/mmm7vb99t6.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Oncology, Cell Signaling and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090971v8</w:t>
+                <w:t xml:space="preserve">⟨10.17632/cm276ydxwj.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.172348748.84833147/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Precision Oncology Approach to Molecular Cancer Therapeutics Targeting Oncogenic Signaling Pathways is a Means to an End</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17632/svnv7z65sn.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Synthesis of 2-Hydrazinobenzothiazoles: An Improved Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Data Driven Approach for Modeling and Forecasting of Maize Yield in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sunil Kumar</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Materials Sciences: Research Findings Vol. 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BP International, pp.136-150, 2025</w:t>
+              <w:t xml:space="preserve">Agricultural Sciences: Techniques and Innovations Vol. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.170-183, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05277717v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Approach for Modeling and Forecasting of Maize Yield in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Water-Based Synthesis of 2-Hydrazinobenzothiazoles: An Improved Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehal Sagwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Kiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences: Techniques and Innovations Vol. 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BP International, pp.170-183, 2025</w:t>
+              <w:t xml:space="preserve">Chemical and Materials Sciences: Research Findings Vol. 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.136-150, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297544v1</w:t>
+                <w:t xml:space="preserve">hal-05277717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Framework for Trend Pattern Analysis of Wheat Production in Some Wheat Growing States of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Allocation Strategies for Estimation of Population Mean in Stratified Random Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajendra K Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Advances and Challenges in Agricultural Sciences Vol. 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BP International, pp.171-189, 2024</w:t>
+              <w:t xml:space="preserve">Mathematics and Computer Science - Contemporary Developments Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B P International, pp.111-134, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231421v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation Strategies for Estimation of Population Mean in Stratified Random Sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computational Framework for Trend Pattern Analysis of Wheat Production in Some Wheat Growing States of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gajendra K Vishwakarma</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyan Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Kumar Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computer Science - Contemporary Developments Vol. 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B P International, pp.111-134, 2024</w:t>
+              <w:t xml:space="preserve">Research Advances and Challenges in Agricultural Sciences Vol. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.171-189, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...153 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/cm276ydxwj.2⟩</w:t>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-04489318v1</w:t>
+                <w:t xml:space="preserve">hal-05231421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Precision Oncology Approach to Molecular Cancer Therapeutics Targeting Oncogenic Signaling Pathways Is a Means to an End</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626626v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Oncology, Signaling Pathways Reprogramming and Targeted Therapy: A Holistic Approach to Molecular Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009115v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Cell Signaling Using Precision Oncology Towards a Holistic Approach to Cancer Therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7185,51 +7081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="751C5B57"/>
+    <w:nsid w:val="6C9FA1DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7416,51 +7312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manish-kumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-7063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kumar_m_8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ADR-1587-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Roshan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Shivam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Sen Yadav" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramita Kumari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepshikha Samdershi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Singh Raipat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajveer Meena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Dhamak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Dalavi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajsspn/2026/v12i1634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Saurabh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Shankar Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjul Rana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Chaturvedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Showkat Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Kaur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satwinderjeet Kaur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Junjadia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Verma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dama Ram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Parsad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Saini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2025/v47i63501" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agina Gopan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Bharat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Mehta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhardwaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Sharma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Ram Dhiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Dogra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Praveen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Poonia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Abhishek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Devi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kumar Rana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwati Chaudhary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Chand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Verma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chettri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Uniyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikaspal Singh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Goswami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Princee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Yadav" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Tiwari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Maurya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvendra Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhash Kumar Shukla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeenia Thalyari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparsh Madaik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhabhushan Wankhade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Nagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaveer Suman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjeet Kaur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanraj Kumawat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i1246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zuzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Stoica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Soler-Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarvade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajee/2024/v23i5543" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousik Das Malakar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Kuzur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajgr/2024/v7i3243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Gulaiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i94395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Zacharia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i113052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Singh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Mishra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i4324" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Tiwari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Sharma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S Dilta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Sharma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Koundal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K. Vishwakarma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeel Ahamad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Choupdar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdeen Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhail Bihari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Shivam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana V. Mahida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandel Y. N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Meena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Kumari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Manimaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Neeraj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Phogat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Poonia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Dhillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Ranawat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Daneva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Singh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Chandra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshiti Atreya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reecha Singh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2490" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Chandra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Garg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Sharma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Gupta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tyagi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Ramalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Tyagi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamta Tanwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Aher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pal Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL3945" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar Singh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Kumari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Babu Sharma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Kant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354700v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Din" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Magar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Singh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Shahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Rai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Seema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Yadav" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Ojha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Tiwari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Nasim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Yadav" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Tanveer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Yadav" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Dubey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Anand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090971v8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Sagwal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Kiran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K Vishwakarma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/mmm7vb99t6.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/cm276ydxwj.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.172348748.84833147/v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/svnv7z65sn.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626626v5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360894v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009115v8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manish-kumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-7063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kumar_m_8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=d2of08cAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ADR-1587-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090971v8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramita Kumari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepshikha Samdershi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Singh Raipat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajveer Meena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Dhamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Dalavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajsspn/2026/v12i1634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Saurabh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Shankar Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjul Rana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Chaturvedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhardwaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Sharma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Ram Dhiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar Dogra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Praveen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Poonia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Abhishek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Devi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Kumar Rana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwati Chaudhary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Chand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Sharma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Parsad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dama Ram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Chettri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Uniyal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikaspal Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Goswami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Princee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Yadav" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Tiwari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Maurya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvendra Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhash Kumar Shukla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeenia Thalyari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparsh Madaik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhabhushan Wankhade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Nagar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaveer Suman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjeet Kaur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanraj Kumawat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Showkat Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Kaur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satwinderjeet Kaur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agina Gopan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N K Bharat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Mehta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Verma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Junjadia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Verma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Saini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2025/v47i63501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i1246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zuzak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Soler-Polo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarvade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajee/2024/v23i5543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousik Das Malakar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Kuzur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajgr/2024/v7i3243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Gulaiya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Singh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijecc/2024/v14i94395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Zacharia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Singh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2024/v46i113052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhi Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Mishra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcs/2024/v9i4324" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K. Vishwakarma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeel Ahamad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Choupdar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdeen Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhail Bihari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Shivam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana V. Mahida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandel Y. N" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Meena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Tiwari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Sharma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S Dilta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Sharma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Koundal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar Poonia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S Dhillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Ranawat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Daneva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183613v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Chandra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshiti Atreya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reecha Singh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Kumari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Manimaran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Neeraj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Phogat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Chandra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Garg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Sharma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Gupta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL3945" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhangi Aher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Pal Singh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Tyagi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Ramalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Tyagi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamta Tanwar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Din" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Magar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushyant Singh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar Singh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Kumari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Babu Sharma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Kant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Rajput" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Shahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar Rai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Ojha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Tiwari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Seema" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Yadav" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406586v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Nasim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Yadav" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Tanveer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Yadav" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K Dubey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Anand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913022v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/mmm7vb99t6.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/cm276ydxwj.2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.172348748.84833147/v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/svnv7z65sn.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Singh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Sagwal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Kiran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147366v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra K Vishwakarma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626626v5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360894v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009115v8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>