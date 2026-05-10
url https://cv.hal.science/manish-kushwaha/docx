--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -66,1582 +66,1965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefit and cost of a protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elad Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Sechkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Széliová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zenodo, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17955349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-Free Biosensors and AI integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell-Free Gene Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2433, Springer US, pp.303-323, 2022, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1998-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Circuit Design for Biological and Silicon Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Függer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.153-171, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0081-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercellular DNA Communication for Bio-Computation in Synthetic Bacterial Consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution, &amp; Design Meeting (SEED 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Biological Engineering (SBE), American Institute of Chemical Engineers (AIChE), Jun 2025, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial multi-cellular computing using intercellular DNA communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Microbiological Societies, Jul 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building multicellular bacterial circuits using phages for communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Open Genetic Engineering Competition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Multi-cellular Circuits in Bacteria Using Engineered Phages for Cell-to-Cell Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Young Speaker Series (SynBYSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cellular Circuits in Bacteria Using Engineered Phages for Synthetic Cell-to-Cell Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology 2024 (BioSynSys)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information processing circuits in cell-free systems: beyond gene expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Synthetic Cells and Organelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Minneapolis, MN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Multi-cellular Circuits in Bacteria Using Engineered Phages for Cell-to-Cell Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Luchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology UK 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biochemical Society, Nov 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exonuclease-deficient cellular extracts for cell-free expression from linear DNA templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Build-a-Cell seminar series (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing synthetic intercellular communication in bacterial cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thinking Dead: using cell-free systems for decision-making circuits</w:t>
+                <w:t xml:space="preserve">Bacteriophages for intercellular communication in bacterial cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Genetic Engineering Machine (iGEM) French Meetup 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9 French iGEM teams 2021, Sep 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">Séminaire Bioss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563148v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages for intercellular communication in bacterial cultures</w:t>
+                <w:t xml:space="preserve">The Thinking Dead: using cell-free systems for decision-making circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Genetic Engineering Machine (iGEM) French Meetup 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 French iGEM teams 2021, Sep 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563183v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Galaxy-SynBioCAD portal: tools and workflows for synthetic biology and metabolic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPI IBIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Design and Engineering By and For machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Evolution &amp; Design (SEED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICHE, Jun 2021, Vitual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Computation with Continual Population Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Jung Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Függer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC 2020 - 34th International Symposium on DIStributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, virtual, Germany. p. 1-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2020.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial On Computing In Synthetic Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELLS: Workshop on Computing among Cells 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Symposium on DIStributed Computing (DISC), Oct 2019, Budapast, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Cell Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Cell Free Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Chemical Engineers (AIChE), Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting bacteriophage-derived signals as external wires for biological computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highly Constrained Discrete Agents for Modeling Natural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Working Group HicDiesMeus, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,3034 +2034,3034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituting alternative life using the test-bed of cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 380 (1936), pp.20240293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage-mediated intercellular CRISPRi for biocomputation in bacterial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.gkae1256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free biosynthesis combined with deep learning accelerates de novo-development of antimicrobial peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tuan Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan L Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp. 7197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42434-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Free protein synthesis from exonuclease-deficient cellular extracts utilizing linear DNA templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase L Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/64236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodriguez Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Reif-Trauttmansdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (2), pp.791-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The automated Galaxy-SynBioCAD pipeline for synthetic biology design and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeroxiHUB : a modular cell-free biosensing platform using H2O2 as signal integrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (8), pp 2578-2588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.2c00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed computation with continual population growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Jung Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Függer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00446-021-00404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of three studies measuring fluorescence from engineered bacterial genetic constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff S Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie G Farny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gershater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traci Haddock-Angelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (6), pp.e0252263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0252263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo C Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
+              <w:t xml:space="preserve">Engineering Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03545788v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Achmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03545761v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered RNA-Interacting CRISPR Guide RNAs for Genetic Sensing and Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte M Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Storch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crispr Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (5), pp.398-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/crispr.2020.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic colocalization of 2 simultaneously active VSG expression sites within a single expression-site body in &amp;lt;em&amp;gt;Trypanosoma brucei&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Budzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise E. Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Aristodemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1905552116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bacterial fluorescence using independent calibrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traci Haddock-Angelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gershater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Dwijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of an antisense small RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 428 (5, Part B), pp.889-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RNA as molecular code for programming cellular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (8), pp.795-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable expression resource for engineering cross-species genetic circuits and pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard M. Salis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the ISWI Chromatin Remodeling Complex of the Early Branching Eukaryote Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ridewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (45), pp.26954-26967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M115.679019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the ISWI chromatin remodeling complex of the early branching eukaryote Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ridewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (45), pp.26954-26967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M115.679019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient search, mapping, and optimization of multi-protein genetic systems in diverse bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Farasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Collens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20134955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP is a novel transcription regulator involved in VSG expression site control in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Ersfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fullbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (6), pp.2018-2031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkq950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbISWI regulates multiple polymerase I (Pol I)-transcribed loci and is present at Pol II transcription boundaries in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Wand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse E. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Rudenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (7), pp.964-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/EC.05048-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4688,1395 +5071,1142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An M13 phagemid toolbox for engineering tuneable DNA communication in bacterial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchita Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage-mediated intercellular CRISPRi for biocomputation in bacterial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Fugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic communication system uncovers extracellular immunity that self-limits bacteriophage transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cell-free biosynthesis combined with deep learning accelerates de novo-development of antimicrobial peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nowak</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuan Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan L Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670575v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching Agreement in Competitive Microbial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Andaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Függer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Manssouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free biosynthesis combined with deep learning accelerates de novo-development of antimicrobial peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A synthetic communication system uncovers extracellular immunity that self-limits bacteriophage transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan L Schaefer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Függer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-02549707v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6086,100 +6216,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbISWI and its role in transcriptional control in &amp;lt;em&amp;gt;Trypanosoma brucei&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. University of Oxford, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6189,105 +6319,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of &amp;lt;em&amp;gt;Entamoeba histolytica&amp;lt;/em&amp;gt; genome- Exploring junk DNA for hidden messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6434,51 +6564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699415v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pujar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbin Hopper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Luchko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jung Cho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#252;gger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2020.6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz Calder&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Trinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L Schaefer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42434-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-021-00404-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Beal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff S Baldwin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Farny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gershater" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traci Haddock-Angelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N Duncan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Quinn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Storch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.0029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Budzak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. Kerry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Aristodemou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S. Hall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Witmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905552116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04415924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Baldwin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Dwijayanti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodrigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Prakash" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cordero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Jaramillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.12.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Duncan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Salis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8832" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Stanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Shankar Narayanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridewood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.679019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara M. Stanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Farasat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Collens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Easterbrook" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Guido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20134955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ersfeld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fullbrook" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq950" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse E. Taylor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rudenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05048-11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchita Sharma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fugger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670575v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Andaur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Manssouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Trinh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Noor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sechkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sz&#233;liov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17955349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#252;gger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pujar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbin Hopper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Luchko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jung Cho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2020.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz Calder&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42434-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-021-00404-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Beal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff S Baldwin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Farny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gershater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traci Haddock-Angelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N Duncan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Quinn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Storch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.0029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Budzak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. Kerry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Aristodemou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S. Hall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Witmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905552116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04415924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Baldwin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Dwijayanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodrigo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cordero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Jaramillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.12.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860861v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Salis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8832" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Stanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Shankar Narayanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridewood" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.679019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara M. Stanne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Farasat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Collens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Easterbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Guido" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20134955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ersfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fullbrook" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq950" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse E. Taylor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rudenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05048-11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchita Sharma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fugger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Trinh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Andaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Manssouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670575v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>