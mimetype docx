--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -483,924 +483,924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercellular DNA Communication for Bio-Computation in Synthetic Bacterial Consortia</w:t>
+                <w:t xml:space="preserve">Bacterial multi-cellular computing using intercellular DNA communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution, &amp; Design Meeting (SEED 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Biological Engineering (SBE), American Institute of Chemical Engineers (AIChE), Jun 2025, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Microbiological Societies, Jul 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139381v1</w:t>
+                <w:t xml:space="preserve">hal-05165090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial multi-cellular computing using intercellular DNA communication</w:t>
+                <w:t xml:space="preserve">Intercellular DNA Communication for Bio-Computation in Synthetic Bacterial Consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS MICRO Milan 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Microbiological Societies, Jul 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution, &amp; Design Meeting (SEED 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Biological Engineering (SBE), American Institute of Chemical Engineers (AIChE), Jun 2025, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165090v1</w:t>
+                <w:t xml:space="preserve">hal-05139381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building multicellular bacterial circuits using phages for communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-cellular Circuits in Bacteria Using Engineered Phages for Synthetic Cell-to-Cell Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Pujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Open Genetic Engineering Competition 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Online, United States</w:t>
+              <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology 2024 (BioSynSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699392v1</w:t>
+                <w:t xml:space="preserve">hal-04699415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Multi-cellular Circuits in Bacteria Using Engineered Phages for Cell-to-Cell Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Young Speaker Series (SynBYSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cellular Circuits in Bacteria Using Engineered Phages for Synthetic Cell-to-Cell Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building multicellular bacterial circuits using phages for communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Synthetic and Systems Biology 2024 (BioSynSys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Global Open Genetic Engineering Competition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699415v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing circuits in cell-free systems: beyond gene expression regulation</w:t>
+                <w:t xml:space="preserve">Synthetic Multi-cellular Circuits in Bacteria Using Engineered Phages for Cell-to-Cell Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Pujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Pandi</w:t>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Koch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+                <w:t xml:space="preserve">Roman Luchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Synthetic Cells and Organelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Minneapolis, MN, USA, United States</w:t>
+              <w:t xml:space="preserve">Synthetic Biology UK 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biochemical Society, Nov 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563028v1</w:t>
+                <w:t xml:space="preserve">hal-04699371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Multi-cellular Circuits in Bacteria Using Engineered Phages for Cell-to-Cell Communication</w:t>
+                <w:t xml:space="preserve">Information processing circuits in cell-free systems: beyond gene expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amit Pathania</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbin Hopper</w:t>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Luchko</w:t>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Biology UK 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biochemical Society, Nov 2023, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Synthetic Cells and Organelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Minneapolis, MN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699371v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exonuclease-deficient cellular extracts for cell-free expression from linear DNA templates</w:t>
+                <w:t xml:space="preserve">Designing synthetic intercellular communication in bacterial cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Build-a-Cell seminar series (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, online, United States</w:t>
+              <w:t xml:space="preserve">Assises du département MICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563088v1</w:t>
+                <w:t xml:space="preserve">hal-04563478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing synthetic intercellular communication in bacterial cultures</w:t>
+                <w:t xml:space="preserve">Exonuclease-deficient cellular extracts for cell-free expression from linear DNA templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du département MICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Build-a-Cell seminar series (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563478v1</w:t>
+                <w:t xml:space="preserve">hal-04563088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages for intercellular communication in bacterial cultures</w:t>
+                <w:t xml:space="preserve">The Thinking Dead: using cell-free systems for decision-making circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Genetic Engineering Machine (iGEM) French Meetup 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 French iGEM teams 2021, Sep 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563183v1</w:t>
+                <w:t xml:space="preserve">hal-04563148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thinking Dead: using cell-free systems for decision-making circuits</w:t>
+                <w:t xml:space="preserve">Bacteriophages for intercellular communication in bacterial cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Genetic Engineering Machine (iGEM) French Meetup 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9 French iGEM teams 2021, Sep 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">Séminaire Bioss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563148v1</w:t>
+                <w:t xml:space="preserve">hal-04563183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Galaxy-SynBioCAD portal: tools and workflows for synthetic biology and metabolic engineering</w:t>
               </w:r>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Jung Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Függer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,64 +1822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Cell Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,3700 +1987,3700 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highly Constrained Discrete Agents for Modeling Natural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Working Group HicDiesMeus, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An M13 phagemid toolbox for engineering tuneable DNA communication in bacterial consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Pujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchita Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phage-mediated intercellular CRISPRi for biocomputation in bacterial consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Pujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synthetic communication system uncovers extracellular immunity that self-limits bacteriophage transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pathania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Függer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670575v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaching Agreement in Competitive Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Andaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Függer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Manssouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-free biosynthesis combined with deep learning accelerates de novo-development of antimicrobial peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuan Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan L Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituting alternative life using the test-bed of cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 380 (1936), pp.20240293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage-mediated intercellular CRISPRi for biocomputation in bacterial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Pujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbin Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ruiz Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.gkae1256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free biosynthesis combined with deep learning accelerates de novo-development of antimicrobial peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tuan Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan L Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp. 7197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42434-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Free protein synthesis from exonuclease-deficient cellular extracts utilizing linear DNA templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Pinzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Reif-Trauttmansdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/64236⟩</w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.791-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748754v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toehold switch based biosensors for sensing the highly trafficked rosewood Dalbergia maritima</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cherrière</w:t>
+                <w:t xml:space="preserve">Cell-Free protein synthesis from exonuclease-deficient cellular extracts utilizing linear DNA templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase L Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/64236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626102v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The automated Galaxy-SynBioCAD pipeline for synthetic biology design and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeroxiHUB : a modular cell-free biosensing platform using H2O2 as signal integrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (8), pp 2578-2588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.2c00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed computation with continual population growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nowak</w:t>
+                <w:t xml:space="preserve">Comparative analysis of three studies measuring fluorescence from engineered bacterial genetic constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff S Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie G Farny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gershater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traci Haddock-Angelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-021-00404-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0252263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519002v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of three studies measuring fluorescence from engineered bacterial genetic constructs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Traci Haddock-Angelli</w:t>
+                <w:t xml:space="preserve">Distributed computation with continual population growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Jung Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Függer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252263⟩</w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00446-021-00404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545776v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising protein synthesis in cell‐free systems, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo C Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/enb2.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially optimized cell-free buffer enables robust expression from unprotected linear DNA in exonuclease-deficient extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Achmedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.acssynbio.1c00448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2021.09.07.459228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered RNA-Interacting CRISPR Guide RNAs for Genetic Sensing and Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte M Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Storch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crispr Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (5), pp.398-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/crispr.2020.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+                <w:t xml:space="preserve">Dynamic colocalization of 2 simultaneously active VSG expression sites within a single expression-site body in &amp;lt;em&amp;gt;Trypanosoma brucei&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Budzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise E. Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Aristodemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda S. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1905552116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275517v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic colocalization of 2 simultaneously active VSG expression sites within a single expression-site body in &amp;lt;em&amp;gt;Trypanosoma brucei&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Witmer</w:t>
+                <w:t xml:space="preserve">Metabolic perceptrons for neural computing in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Voyvodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Soudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1905552116⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627270v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bacterial fluorescence using independent calibrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traci Haddock-Angelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gershater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Dwijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of an antisense small RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 428 (5, Part B), pp.889-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RNA as molecular code for programming cellular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John N. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (8), pp.795-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.5b00297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable expression resource for engineering cross-species genetic circuits and pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard M. Salis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the ISWI Chromatin Remodeling Complex of the Early Branching Eukaryote Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ridewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (45), pp.26954-26967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M115.679019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the ISWI chromatin remodeling complex of the early branching eukaryote Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ridewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Witmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (45), pp.26954-26967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M115.679019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient search, mapping, and optimization of multi-protein genetic systems in diverse bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Farasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Collens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20134955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP is a novel transcription regulator involved in VSG expression site control in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Shankar Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Ersfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fullbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (6), pp.2018-2031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkq950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbISWI regulates multiple polymerase I (Pol I)-transcribed loci and is present at Pol II transcription boundaries in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara M. Stanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Wand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse E. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Rudenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (7), pp.964-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/EC.05048-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860860v1</w:t>
-              </w:r>
-[...611 lines deleted...]
-                <w:t xml:space="preserve">hal-03670575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5698,271 +5698,271 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302811v1</w:t>
+                <w:t xml:space="preserve">hal-04351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">BioSynSys 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351669v1</w:t>
+                <w:t xml:space="preserve">hal-04302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
@@ -5974,176 +5974,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302912v1</w:t>
+                <w:t xml:space="preserve">hal-04302811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Perceptrons for Neural Computing in Biological Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Voyvodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Noor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sechkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sz&#233;liov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17955349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#252;gger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pujar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbin Hopper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Luchko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jung Cho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2020.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz Calder&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42434-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-021-00404-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Beal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff S Baldwin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Farny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gershater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traci Haddock-Angelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N Duncan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Quinn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Storch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.0029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Budzak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. Kerry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Aristodemou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S. Hall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Witmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905552116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04415924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Baldwin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Dwijayanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodrigo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Prakash" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cordero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Jaramillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.12.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860861v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Salis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8832" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Stanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Shankar Narayanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridewood" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.679019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara M. Stanne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Farasat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Collens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Easterbrook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Guido" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20134955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ersfeld" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fullbrook" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq950" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse E. Taylor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rudenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05048-11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchita Sharma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fugger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Trinh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Andaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Manssouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670575v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Noor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sechkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sz&#233;liov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17955349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Soudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1998-8_19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#252;gger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pujar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbin Hopper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Luchko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Jung Cho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2020.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Voyvodic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchita Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fugger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670575v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Andaur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Manssouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Trinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L Schaefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ruiz Calder&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Trinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42434-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Pinzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Reif-Trauttmansdorff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hijazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2022.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase L Beisel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64236" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649349v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00138" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Beal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff S Baldwin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Farny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gershater" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traci Haddock-Angelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252263" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-021-00404-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo C Batista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Faulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/enb2.12004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Voyvodic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Achmedov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.09.07.459228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N Duncan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Quinn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Storch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2020.0029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Budzak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. Kerry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Aristodemou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S. Hall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Witmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905552116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Voyvodic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11889-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04415924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Baldwin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Dwijayanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodrigo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Prakash" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cordero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Jaramillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John N. Duncan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5b00297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Salis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8832" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Stanne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Shankar Narayanan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ridewood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.679019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara M. Stanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860867v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Farasat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Collens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Easterbrook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Guido" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20134955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ersfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fullbrook" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq950" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse E. Taylor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rudenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05048-11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>