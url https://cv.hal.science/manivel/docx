--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -66,7269 +66,7161 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hecke cycles on moduli of vector bundles and orbital degeneracy loci</w:t>
+                <w:t xml:space="preserve">QUANTUM COHOMOLOGY AND IRRATIONALITY OF GUSHEL-MUKAI FOURFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More birational involutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Beri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göpel Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michele Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Faenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRIDGES Lectures: G2 in action, and a mathematical theory of exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F4 and desmic quartic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano fourfolds of K3 type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fatighenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A birational involution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Beri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bolognesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860819v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of a conjecture of Sturmfels, Timme and Zwiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...93 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The canonical strip phenomenon for complete intersections in homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bolognesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...99 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.202205_014⟩</w:t>
-[...5761 lines deleted...]
-                <w:t xml:space="preserve">hal-00012431v1</w:t>
+                <w:t xml:space="preserve">hal-00375918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hecke cycles on moduli of vector bundles and orbital degeneracy loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (1), pp.163-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jag/847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivariant spaces of matrices of constant rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Mathematics Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1209-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/PAMQ.250116020821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DISCRIMINANTS OF THETA-REPRESENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.2125-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.202205_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coble Quadric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2024.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrices of linear forms of constant rank from vector bundles on projective spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Miró-Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.109408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2023.109408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A four-dimensional cousin of the Segre cubic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.1089-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete quadrics: Schubert calculus for Gaussian models and semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Michałek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seynnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vodička</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.3091-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a class of spaces of skew-symmetric forms related to Hamiltonian systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E V Ferapontov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172 (1-2), pp.599-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-022-01425-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horospherical two-orbit varieties as zero loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/16405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four-Dimensional Lie Algebras Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Sturmfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svala Sverrisdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.703-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the automorphisms of Mukai varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300 (4), pp.3577-3621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-021-02965-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229102v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the automorphisms of hyperplane sections of generalized Grassmannians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00031-022-09757-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equations defining some Hilbert schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Szendroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.487-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10013-021-00545-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of the Coble cubic and orbital degeneracy loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (1-2), pp.415-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-019-01949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The double Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1765-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.00313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nested varieties of K3 type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fatighenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.733-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradings of Lie algebras, magical spin geometries and matrix factorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abuaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation theory : An Electronic Journal of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (18), pp.527-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/ert/573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The small quantum cohomology of the Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X20500196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Fano complete intersections in rational homogeneous varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohua Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295, pp.289-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-019-02351-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topics on the Geometry of Rational Homogeneous Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Sinica English Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (8), pp.851-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10114-020-9386-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital degeneracy loci and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angela Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201804_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502260v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double spinor Calabi-Yau varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, Article 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epiga.2019.volume3.3965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583017v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich and aCM bundles from invariant theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.706-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2018.1495222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperkähler manifolds from the Tits–Freudenthal magic square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.1139-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40879-018-00313-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital degeneracy loci II: Gorenstein orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angela Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2018.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE VARIETY OF FOUR DIMENSIONAL LIE ALGEBRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the asymptotics of Kronecker coefficients, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.B75d</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091191v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chern classes of tensor products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X16500798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special prime Fano fourfolds of degree 10 and index 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes Series London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.123-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON FANO MANIFOLDS OF PICARD NUMBER ONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 281 (3), pp.1129-1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the derived category of the Cayley plane II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1057-1074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secants of minuscule and cominuscule minimal orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Michalek Michalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 481, pp.288-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the asymptotics of Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.999-1025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano manifolds of Calabi-Yau Hodge type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 219 (6), pp.2225-2244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On cubic hypersurfaces of dimension seven and eight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (2), pp.518-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective constructions in plethysms and Weintraub's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-012-9402-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehomogeneous spaces and geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti del Seminario Matematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.35-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triangulations and Severi varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2013.743854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypersurfaces with degenerate duals and the Geometric Complexity Theory Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, 88 (2), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period map for prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.21-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2011-00594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period map for prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.21-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2011-00594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nodal prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (8), pp.1591-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11425-011-4182-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On rectangular Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the derived category of the Cayley plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 330 (1), pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano manifolds of degree ten and EPW sextics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.393-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nodal prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science in China Series A: Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.1591-1609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of mathematical issues arising in the Geometric complexity theory approach to VP v.s. VNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.1179-1209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel-Jacobi maps for hypersurfaces and non commutative Calabi-Yau's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Markushevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.373-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on certain Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III : semi-simplicity and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III. Semisimplicity and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62, pp.1246-1263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-complete homogeneous contact manifold associated to a cubic form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Muk Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vector bundles and complex geometry, 522, pp.105-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On spinor varieties and their secants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2009.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373106v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cubic hypersurfaces and integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (6), pp.1445-1475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.47-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00031-008-9001-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizations of Strassen's equations for secant varieties of Segre varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.405-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.47-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086927v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfaffian lines and vector bundles on Fano threefolds of genus 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3), pp.499-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legendrian varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.341-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces II : Hidden symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ID rnm107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnm107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime Fano threefolds and integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (4), pp.937-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM COHOMOLOGY AND IRRATIONALITY OF GUSHEL-MUKAI FOURFOLDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An extension of the Cayley-Sylvester formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (6), pp.1839-1842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556975v1</w:t>
+                <w:t xml:space="preserve">hal-00330596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F4 and desmic quartic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A universal dimension formula for complex simple Lie algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (2), pp.379-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217453v1</w:t>
+                <w:t xml:space="preserve">hal-00330641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More birational involutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sextonions and E7 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (1), pp.143-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations of lines and models of Lie algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05251826v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 304 (1), pp.457-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRIDGES Lectures: G2 in action, and a mathematical theory of exceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Severi varieties and their varieties of reductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 585, pp.93-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212903v1</w:t>
+                <w:t xml:space="preserve">hal-00331276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göpel Varieties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On linear spaces of skew-symmetric matrices of constant rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bolognesi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Mezzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.319-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128321v1</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">hal-00331334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooks and powers of parts in partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-00375918v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special prime Fano fourfolds of degree 10 and index 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.123-155, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781107416000.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7338,117 +7230,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel - The Satake correspondence in quantum cohomology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Manivel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Binder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7458,125 +7350,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of reductions for $gl_n$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projective varieties with unexpected properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Sienne, Italy. pp.287-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7723,51 +7615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faenzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03889938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Landsberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/PAMQ.250116020821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mir&#243;-Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2024.52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202205_014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Micha&#322;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Monin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seynnaeve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1330" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manivel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Ferapontov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01425-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svala Sverrisd&#243;ttir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-022-09757-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szendroi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00545-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229102v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dedieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02965-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abuaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tanturri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01949-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.00313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bernardara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fatighenti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-019-02351-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X20500196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-020-9386-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Iliev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-018-00313-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502260v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angela Filippini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201804_016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583017v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2019.volume3.3965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2018.1495222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091191v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Michalek Michalek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.04.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566576v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-012-9402-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.743854" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Landsberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2011-00594-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4182-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Muk Hwang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuznetsov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Markushevich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373106v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2009.078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Landsberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mezzetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05217453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05251826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Beri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860819v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iliev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107416000.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05251826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05217453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bernardara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fatighenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tanturri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860819v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/847" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03889938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Landsberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manivel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/PAMQ.250116020821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202205_014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2024.52" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mir&#243;-Roig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Micha&#322;ek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Monin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seynnaeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Ferapontov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01425-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svala Sverrisd&#243;ttir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229102v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dedieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02965-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-022-09757-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szendroi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00545-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01949-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.00313" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abuaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/573" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X20500196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-019-02351-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-020-9386-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502260v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angela Filippini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201804_016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583017v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2019.volume3.3965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2018.1495222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Iliev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-018-00313-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny272" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091191v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Michalek Michalek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.04.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566576v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-012-9402-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.743854" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Landsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/292" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2011-00594-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4182-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuznetsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Markushevich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Muk Hwang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373106v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2009.078" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Landsberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mezzetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iliev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107416000.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>