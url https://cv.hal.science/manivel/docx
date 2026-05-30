--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -66,7161 +66,7236 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM COHOMOLOGY AND IRRATIONALITY OF GUSHEL-MUKAI FOURFOLDS</w:t>
+                <w:t xml:space="preserve">Hecke cycles on moduli of vector bundles and orbital degeneracy loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (1), pp.163-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jag/847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivariant spaces of matrices of constant rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Mathematics Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1209-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/PAMQ.250116020821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coble Quadric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2024.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrices of linear forms of constant rank from vector bundles on projective spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Miró-Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.109408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2023.109408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DISCRIMINANTS OF THETA-REPRESENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.2125-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.202205_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete quadrics: Schubert calculus for Gaussian models and semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Michałek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Seynnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vodička</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.3091-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A four-dimensional cousin of the Segre cubic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.1089-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a class of spaces of skew-symmetric forms related to Hamiltonian systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E V Ferapontov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172 (1-2), pp.599-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-022-01425-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four-Dimensional Lie Algebras Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Sturmfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svala Sverrisdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.703-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horospherical two-orbit varieties as zero loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/16405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the automorphisms of Mukai varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300 (4), pp.3577-3621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-021-02965-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229102v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the automorphisms of hyperplane sections of generalized Grassmannians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00031-022-09757-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equations defining some Hilbert schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D. Hauenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Szendroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.487-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10013-021-00545-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of the Coble cubic and orbital degeneracy loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (1-2), pp.415-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-019-01949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The double Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1765-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.00313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nested varieties of K3 type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fatighenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.733-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradings of Lie algebras, magical spin geometries and matrix factorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Abuaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation theory : An Electronic Journal of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (18), pp.527-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/ert/573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Fano complete intersections in rational homogeneous varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyu Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohua Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295, pp.289-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-019-02351-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The small quantum cohomology of the Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X20500196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topics on the Geometry of Rational Homogeneous Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Sinica English Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (8), pp.851-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10114-020-9386-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital degeneracy loci and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angela Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201804_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502260v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double spinor Calabi-Yau varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, Article 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epiga.2019.volume3.3965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583017v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich and aCM bundles from invariant theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.706-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2018.1495222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperkähler manifolds from the Tits–Freudenthal magic square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.1139-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40879-018-00313-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital degeneracy loci II: Gorenstein orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angela Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cayley Grassmannian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2018.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the asymptotics of Kronecker coefficients, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.B75d</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091191v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE VARIETY OF FOUR DIMENSIONAL LIE ALGEBRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chern classes of tensor products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X16500798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON FANO MANIFOLDS OF PICARD NUMBER ONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 281 (3), pp.1129-1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special prime Fano fourfolds of degree 10 and index 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes Series London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.123-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the derived category of the Cayley plane II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1057-1074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano manifolds of Calabi-Yau Hodge type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 219 (6), pp.2225-2244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secants of minuscule and cominuscule minimal orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Michalek Michalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 481, pp.288-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2015.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the asymptotics of Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.999-1025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On cubic hypersurfaces of dimension seven and eight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (2), pp.518-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective constructions in plethysms and Weintraub's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-012-9402-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triangulations and Severi varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2013.743854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehomogeneous spaces and geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendiconti del Seminario Matematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.35-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypersurfaces with degenerate duals and the Geometric Complexity Theory Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, 88 (2), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period map for prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.21-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2011-00594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period map for prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.21-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S1056-3911-2011-00594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nodal prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (8), pp.1591-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11425-011-4182-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On rectangular Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the derived category of the Cayley plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 330 (1), pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nodal prime Fano threefolds of degree 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science in China Series A: Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.1591-1609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano manifolds of degree ten and EPW sextics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.393-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of mathematical issues arising in the Geometric complexity theory approach to VP v.s. VNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.1179-1209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on certain Kronecker coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III : semi-simplicity and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel-Jacobi maps for hypersurfaces and non commutative Calabi-Yau's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Markushevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.373-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces III. Semisimplicity and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251826v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62, pp.1246-1263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-complete homogeneous contact manifold associated to a cubic form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Muk Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vector bundles and complex geometry, 522, pp.105-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affine symmetries of the equivariant quantum cohomology ring of rational homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On spinor varieties and their secants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2009.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373106v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizations of Strassen's equations for secant varieties of Segre varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.405-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00375918v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.47-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00031-008-9001-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cubic hypersurfaces and integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (6), pp.1445-1475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.47-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086927v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cohomology of minuscule homogeneous spaces II : Hidden symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ID rnm107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnm107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime Fano threefolds and integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (4), pp.937-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legendrian varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.341-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfaffian lines and vector bundles on Fano threefolds of genus 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3), pp.499-530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extension of the Cayley-Sylvester formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (6), pp.1839-1842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A universal dimension formula for complex simple Lie algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (2), pp.379-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sextonions and E7 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M. Landsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (1), pp.143-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations of lines and models of Lie algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 304 (1), pp.457-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severi varieties and their varieties of reductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 585, pp.93-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On linear spaces of skew-symmetric matrices of constant rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Mezzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.319-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooks and powers of parts in partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hecke cycles on moduli of vector bundles and orbital degeneracy loci</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinorial Fano manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Frassineti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05636652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUANTUM COHOMOLOGY AND IRRATIONALITY OF GUSHEL-MUKAI FOURFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556975v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRIDGES Lectures: G2 in action, and a mathematical theory of exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göpel Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Faenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More birational involutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Beri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F4 and desmic quartic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A birational involution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Beri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860819v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano fourfolds of K3 type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fatighenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tanturri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of a conjecture of Sturmfels, Timme and Zwiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The canonical strip phenomenon for complete intersections in homogeneous spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5387 lines deleted...]
-                <w:t xml:space="preserve">hal-00012431v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special prime Fano fourfolds of degree 10 and index 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.123-155, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781107416000.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7230,117 +7305,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel - The Satake correspondence in quantum cohomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7350,125 +7425,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of reductions for $gl_n$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projective varieties with unexpected properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Sienne, Italy. pp.287-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7615,51 +7690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05251826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05217453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bernardara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fatighenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tanturri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860819v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/847" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03889938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Landsberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manivel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/PAMQ.250116020821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202205_014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2024.52" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mir&#243;-Roig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Micha&#322;ek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Monin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seynnaeve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Ferapontov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01425-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svala Sverrisd&#243;ttir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229102v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dedieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02965-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-022-09757-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szendroi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00545-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01949-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.00313" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abuaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/573" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X20500196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-019-02351-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-020-9386-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502260v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angela Filippini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201804_016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583017v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2019.volume3.3965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2018.1495222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Iliev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-018-00313-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny272" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091191v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Michalek Michalek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.04.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566576v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-012-9402-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.743854" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Landsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/292" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2011-00594-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4182-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404295v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuznetsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Markushevich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Muk Hwang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373106v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2009.078" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Landsberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mezzetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iliev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107416000.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faenzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/847" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03889938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Landsberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/PAMQ.250116020821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2024.52" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04066797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mir&#243;-Roig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109408" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202205_014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Micha&#322;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Monin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Seynnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vodi&#269;ka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manivel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Ferapontov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01425-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03816256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svala Sverrisd&#243;ttir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229102v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02965-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-022-09757-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Hauenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szendroi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-021-00545-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tanturri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01949-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.00313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bernardara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fatighenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abuaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/ert/573" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Fu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-019-02351-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X20500196" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-020-9386-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502260v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angela Filippini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201804_016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583017v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2019.volume3.3965" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2018.1495222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Iliev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40879-018-00313-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny272" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.02.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091191v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Michalek Michalek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.04.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566576v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-012-9402-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.743854" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Landsberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ressayre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/292" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S1056-3911-2011-00594-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-011-4182-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405229v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuznetsov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Markushevich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Muk Hwang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373106v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2009.078" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Landsberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9001-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086927v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnm107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005848v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mezzetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Frassineti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556975v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05251826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Beri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05217453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860819v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iliev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107416000.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01320771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Binder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>