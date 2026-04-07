--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -295,222 +295,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental implications of oxalic and malonic acids with tropospheric oxidants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic and kinetic study of limona ketone oxidation initiated by hydroxyl radical: impact of indoor air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angappan Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubini Subramani</w:t>
+                <w:t xml:space="preserve">Gisele El Dib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (9), pp.e4639. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Journal of Chemistry, 48 (7), pp.3036-3044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/poc.4639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nj05904a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599999v1</w:t>
+                <w:t xml:space="preserve">hal-04443272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and kinetic study of limona ketone oxidation initiated by hydroxyl radical: impact of indoor air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental implications of oxalic and malonic acids with tropospheric oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basheer Aazaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angappan Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele El Dib</w:t>
+                <w:t xml:space="preserve">Rubini Subramani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Journal of Chemistry, 48 (7), pp.3036-3044. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (9), pp.e4639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nj05904a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/poc.4639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443272v1</w:t>
+                <w:t xml:space="preserve">hal-04599999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A density functional theory investigation on norepinephrine interaction with amino acids and alcohols</w:t>
               </w:r>
@@ -600,51 +600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Gas-Phase Reaction of Nopinone with OH Radicals: Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mano Priya Angappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,399 +1481,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of OH radical and ozone with methyl salicylate - a DFT study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Experimental and Theoretical Study of the Kinetics of the Reaction between 3-Hydroxy-3-Methyl-2-Butanone and OH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mano Priya Angappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/poc.3447⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (34), pp.26559 - 26568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA15664A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898498v1</w:t>
+                <w:t xml:space="preserve">hal-01126801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study on the tautomerism of organic linker 1H-imidazole-4,5-tetrazole (HIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Umadevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1068, pp.149-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Theoretical Study of the Kinetics of the Reaction between 3-Hydroxy-3-Methyl-2-Butanone and OH radicals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction of OH radical and ozone with methyl salicylate - a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mano Priya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmipathi Senthilkumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (34), pp.26559 - 26568. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (8), pp.542-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA15664A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/poc.3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126801v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bonded complexes of serotonin with methanol and ethanol: a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kolandaivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of methyl salicylate through Cl initiated atmospheric oxidation – a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mano Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Senthilkumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (45), pp.23464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,51 +2355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric fate of hydroxyketones: photolysis and reaction with OH radicals and Cl atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraj Thiruppathiraja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappan Mano Priya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se01431j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions6030049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubini Subramani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.4639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj05904a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Mariyam Biju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135305" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shanmuga Sundari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durairajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Valente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraledharan Shyama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Cheviri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Priya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmipathi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WSGV1DTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipathi Senthilkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Umadevi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Senthilkumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.06.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolandaivel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-013-0260-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02398F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalai Selvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senthilkumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Satheeshkumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanjeeviraja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.03.040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2M9175-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangaraj Thiruppathiraja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappan Mano Priya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se01431j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/reactions6030049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele El Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj05904a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubini Subramani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.4639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Mariyam Biju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.135305" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shanmuga Sundari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durairajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Valente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraledharan Shyama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Cheviri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Priya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmipathi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WSGV1DTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipathi Senthilkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.08.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA15664A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Umadevi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Senthilkumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.06.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3447" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolandaivel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-013-0260-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02398F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalai Selvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senthilkumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Satheeshkumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanjeeviraja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.03.040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2M9175-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>