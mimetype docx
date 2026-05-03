--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manoël Pénicaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargé de recherche au Centre National de la Recherche Scientifique (CNRS), membre du Centre Jacques Berque à Rabat, UAR 3136 (depuis septembre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manoel-penicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche Scientifique (CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024- : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Centre Jacques Berque (CJB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UAR 3136 (depuis septembre 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre  de l’Institut d’ethnologie et d’anthropologie sociale (IDEAS, ancien IDEMEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7307, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Recrutement au CNRS en CR1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Anthropologie religieuse, anthropologie du pèlerinage, culte des saints et religion votive dans les monothéismes•	Interactions, coexistences, pluralités, hospitalité et dialogues interreligieux•	Anthropologie visuelle (film et photographie), cinéma ethnographique•	Arts/sciences, écritures alternatives, anthropologie multimodale, muséographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aires géographiques : Maroc, Méditerranée, Europe, Moyen-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (sélection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Interactions, juxtapositions, imbrications religieuses dans les Balkans (XX-XXIe siècles), co-dirigé avec D. Albera, École Française d'Athènes, Projet quinquennal 2022-2026•	Cultivating Humanities and Social Sciences Grant (Stanford University) : « Recovering Shared Sacred Sites: Re-mapping Toleration and Religious Pluralism Across the World », dirigé par A. Bigelow (Stanford), 2021-•	Projet Herbert Curien (PHC Cogito), France-Croatie : « Maritime Pilgrimages in the Mediterranean Context », Idemec-AMU, University of Zadar, 2021-2023•	Projet France-Stanford : « Sharing Holy Places. From the Mediterranean to the Indian Subcontinent », Idemec-Stanford University, 2020-2022•	Projet Religion et Société : « Soufisme en France/soufisme de France. Circulation et transformation des modèles d’engagement », Ministère de l’Intérieur, IDEMEC, 2020-2021•	Projet Amidex-IRMC-CRFJ: « Connectivités djerbiennes. Globalisations méditerranéennes des juifs de Djerba », 2020-2022.•	ANR VISA (2016-2018), « La vie savante. Vers un renouvellement du genre biographique dans les Science Studies (Anthropologie - Ethnologie, XIXe - XXIe siècle) », LISST - Centre d'anthropologie sociale.•	MERAP-MED (2013-2015), « Mémoires religieuses et actions patrimoniales en Méditerranée. Coexistences, affirmations et crispations confessionnelles », Fundação para a Ciência e a Tecnologi (FCT), Portugal.•	ANR CIRELANMED (2013-2016), « Circulations religieuses et ancrages méditerranéens. États et internationalisation des faits religieux contemporains. Europe du Sud, Maghreb, Moyen-Orient ».•	BALKAMED (2014-2016), « Les Balkans et la Méditerranée : objets communs / regards croisés », ATRI du LabexMed.•	ANR ESCHATOLOGIES (2011-2013), « Attentes eschatologiques dans le monde contemporain », Centre d'Études Interdisciplinaires des Faits Religieux, CEIFR-EHESS UMR 8034.•	ANR IMASUD (2007-2011), « Suds imaginaires. Imaginaire des Suds. Héritages, mémoires et représentations en Méditerranée », TELEMME-CM2A-IDEMEC.•	RAMSES² (2006-2009), « Réseau d’excellence des centres de recherche en sciences humaines sur la Méditerranée », Work Package 1.2.2 : Échanges interconfessionnels en Méditerranée, MMSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE (sélection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-convenor du réseau PILNET (Pilgrimage Network), EASA (en cours)2022 : membre du comité de rédaction de la Revue des mondes musulmans et de la Méditerranée (en cours)2022: Lauréat du concours photographique « Anthropologie en partage », Institut national des sciences humaines et sociales (INSHS) du CNRS2021 : Prix Lyautey 2021 de l’Académie des Sciences d’Outremer pour l’ouvrage Louis Massignon. Le &amp;quot;catholique musulman&amp;quot;2021 : Mention spéciale du jury du Prix de L’Œuvre d’Orient pour l’ouvrage Louis Massignon. Le &amp;quot;catholique musulman&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015: Bourse post-doctorale au Centre de Recherche Français de Jérusalem, USR 3132.2012-2015: Chercheur post-doctorant au Mucem / IDEMEC-LabexMed2010: Doctorat d’anthropologie (Aix-Marseille Université) : « Le réveil des Sept Dormants. Anthropologie d’un pèlerinage islamo-chrétien en Bretagne ». sous la direction de D. Albera2003: Master 2 d’Anthropologie, Université de Provence, sous la direction de D Albera, 2003. Mention Très bien.2002: Master 2 « Religion et société », à l’Institut d’Études Politiques (IEP) d’Aix-en-Provence, sous la direction de Bruno Etienne. Mention Bien2001 : Master 1 d’Histoire contemporaine, Université de Provence, sous la direction de Jean-Louis Triaud. Mention Très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMISSARIAT D'EXPOSITIONS (sélection) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Luoghi Sacri Condivisi / Lieux Saints partagés. Voyage entre les religions, Villa Médicis – Académie de France à Rome, 9 octobre 2025-18 janvier 2026•	Denise Masson. La Dame de Marrakech, exposition permanente, Institut Français de Marrakech, Maison Denise Masson, date d’inauguration à venir en 2025•	Al di là dei confini. Luoghi sacri condivisi, Palazzo d'Accursio, Bologne, 11 septembre-19 octobre 2025•	Shared Sacred Spaces. A Visual Pilgrimage in the Mediterranean, Religions for Peace UK, Université de Newcastle, 13 janv - 28 fév 2025.•	Luoghi Sacri Condivisi. Un pellegrenaggio fotografico nel Mediterraneo, 19e édition des Incontri Mediterranei, Procida, Italie (10 sept. - 10 oct. 2024)•	Prier dans le lieu de l'Autre. Un pèlerinage photographique, RDV de la Photo d’Essaouira, Institut Français d'Essaouira, Borj Bab Marrakech, Essaouira (24 novembre - 24 décembre 2023)•	Ave Maria. Un pèlerinage en Méditerranée, Musée de Notre-Dame de la Garde, Marseille (16 sept. 2023-6 janvier 2024)•	Luoghi Sacri Condivisi, École Française de Rome, Piazza Navona (6 déc. 2022-19 janv. 2023)•	Prier dans le lieu de l'Autre, Galerie 121, Institut Français de Casablanca (15 mars-30 avril 2023)•	Prier dans le lieu de l'Autre, Institut Français d’Al Jedida, Complexe Culturel Abdelhak El Kadiri, El Jadida, 1er-28 février 2023•	Prier dans le lieu de l'Autre, Maison Denise Masson, Institut Français de Marrakech, 11 mai-5 novembre 2022•	Paylaşılan Kutsal Mekânlar / Lieux saints partagés, CerModern, Ankara (1er juillet-30 sept. 2021)•	Paylaşılan Kutsal Mekânlar / Shared Sacred Sites, Depo, Istanbul (20 avril - 28 juillet 2019)•	Lieux Saints Partagés (en trois parties), Colline de Notre-Dame du Haut, site UNESCO, Ronchamp, France (11 juin - 18 novembre 2018, 26 novembre 2018 - 26 mai 2019, 3 juin 2019 - 1er déc 2019)•	Shared Sacred Sites. A Contemporary Pilgrimage in Manhattan, The New York Public Library, The Morgan Library & Museum, CUNY Graduate Center, New York, USA (27 mars - 31 juillet 2018)•	Lieux Saints Partagés, au croisement des trois monothéismes, Dar el-Bacha-Musée des Confluences, Marrakech (18 déc 2017-21 mai 2018)•	Lieux Saints Partagés. Coexistences en Europe et en Méditerranée, Musée national de l’Histoire de l’Immigration, sous le patronage de l’UNESCO, Paris (23 oct 2017-21 janv 2018)•	Shared Sacred Sites in the Balkans and the Mediterranean, Musée Macédonien d’Art Contemporain, Musée national de la Photographie, Yeni Camii (former Archeological Museum), Thessalonique (23 sept-31 janvier 2018)•	Lieux Saints Partagés, Musée du Bardo, Tunis (19 nov 2016 - 12 fév 2017)•	Lieux Saints Partagés, Musée des civilisations de l’Europe et de la Méditerranée (Mucem), Marseille (29 avril-31 août 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORCID ID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-7073-8391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 150p, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 150p, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294, 2023, 9781003386285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003386285(10.4324/9781003386285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon. Le &amp;quot;catholique musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Sacred Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Barkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The New York Public Library, 2018, 978-0-692-12337-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Sacred Sites in the Balkans and the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Barkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macedonian Museum of Contemporary Art, 2017, 978-960-6777-29-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Maditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-330-08626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil des Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 592 p., 2016, 978-2-204-10976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782330048099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la peau d’un autre. Pèlerinage au Maroc avec les mages Regraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de la Renaissance, 2007, Esprit de voyage, 2750903009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Zarcone et les Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Papas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystiques et penseurs du Bosphore au fleuve jaune. Mélanges offerts à Thierry Zarcone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-146, 2025, 9782720012280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oggetti Vagabondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Montagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Vagabonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route des Lieux saints partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Giardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sul cammino dei luoghi sacri condivisi nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architetture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon et la Vierge Marie. Perspectives islamo-chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie chez les penseurs et écrivains contemporains (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chemins de Dialogue, pp.15-38, 2024, 9791093441375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Stavroulakis: sauveur et fondateur d’une synagogue &amp;quot;inclusive&amp;quot; à La Canée (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sauveurs culturels : anthropologie des activistes patrimoniaux, dirigé par Cyril Isnart et Sylvie Sagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.37-61, 2024, 2735509745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher vers l’ailleurs et vers l’Autre. L’expérience de &amp;quot;Compostelle-Cordoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de Compostelle itinéraire culturel européen et patrimoine mondial: Histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.241-256, 2024, 2361702967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Provence, sur les pas de Marie-Madeleine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Salvator, pp.11-17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon, la Gwerz des Sept-Saints et la sourate de la Caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dormants d’Éphèse au Vieux-Marché &amp; dans le Coran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Goater, pp.25-30, 2024, 9791097465926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kidhr: a multi-faceted and ambiguous figure in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2023, Routledge Studies in Asian Religion and Philosophy, 9781032478647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon à Toumliline et la question de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; François Martinet; Emmanuel Pisani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monastère de Toumliline. La rencontre de l'autre en terre marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-132, 2023, Histoire des mondes chrétiens, 9782384090631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et lieux saints partagés/disputés en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Troadec et Elise Voguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pèlerinages en Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diacritiques Éditions / Institut d’études de l’Islam et des sociétés du monde musulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-182, 2023, 979-10-97093-33-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Khidr-Khizr. A Figure of Shared Legacy in a World of Religious Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Boivin et Manoël Pénicaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-17, 2023, Routledge Studies in Asian Religion and Philosophy, 9781032478647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visual Anthropology of Pilgrimages: Exploring the Making of Films and Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Eade; Mario Katic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Pilgrimages: Methodological Issues Involved in Researching Routes, Sites and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-146, 2023, 9780367684853. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003137764-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passeurs d’hospitalité interreligieuse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une rive à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtisseurs de paix »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Seven Sleepers Pilgrimage in Brittany. Ambiguity of a Christian-Muslim heterotopia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilgrimages and Ambiguity: Sharing the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des îles carrefours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslim Pilgrims at the House of Mary in Ephesus. Considerations on ‘Open Sanctuaries’ in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Mignone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Idea of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Italicum Publishing, pp.166-183, 2017, 978-1-893127-41-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un projet de réconciliation islamo-chrétienne sous le signe des Sept Dormants (1950-1962) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des mémoires en Méditerranée. La réinvention du lien (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une terre sainte et saturée de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy; en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud, MMSH, Aix Marseille Univ, CNRS, LabexMed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1382-1386, 2016, 2330064667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy; en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud, MMSH, Aix Marseille Univ, CNRS, LabexMed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-34, 2016, 2330064667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport aux lieux et à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albera, Dionigi; Berthelot, Katell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, une enquête. Judaïsme, christianisme, islam, ce qui les distingue, ce qui les rapproche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.833-911, 2013, 9782081214484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLLIVRY Florence, Louis Massignon et la mystique musulmane. Analyse historiographique, méthodologique et réflexive d’une contribution à l’islamologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14eov⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans les pas d'Abraham ? Invention, mise en oeuvre et mort d'un chemin de randonnée en Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (71-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Reawakenings of the Seven Sleepers’ Myth (19th - 21st centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAS Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17932/EJOSS.2021.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expographie est une hétérographie. Négociations, enjeux et écarts d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterographies, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming the Divine Grace: Circulations and Ritual Reuses of Votive Materiality in Pilgrimage Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jolivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/QMR-05-2022-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier la religiosité en partage. De l’enquête de terrain à l’expographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradoxical Pilgrimage. The Ghriba Synagogue in Djerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.96-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Sharing, Mixing, and Crossing in the Wider Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in Three Dimensions: Heterographies of Shared Sacred Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.134-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction biographique à Louis Massignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « mobilité religieuse » en question chez Louis Massignon : décentrement, altérité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.184.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Exopraxis. Muslim Pilgrims at a Christian Orthodox Monastery (Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/0961754X-8188868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Exopraxis. Muslim Pilgrims at a Christian Orthodox Monastery (Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/0961754X-8188868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérographies du désir : Pratiques votives au monastère de Saint-Georges.(Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matérialiser les Désirs, 70, pp.142-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La synagogue de la Ghriba à Djerba. Réflexions sur l’ouverture d'un sanctuaire partagé en Tunisie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de l’altérité religieuse au cœur d’une exposition muséographique itinérante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chemins de dialogue. Humanismes et Religions:défis éducatifs, Marseille, Institut Catholique de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Maison de Marie à Éphèse. Lieu saint partagé par chrétiens et musulmans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Society Sight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musulmans au pèlerinage des Sept Dormants en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Casa di Maria a Efeso. Luogo sacro condiviso da cristiani e musulmani »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Society Sight. Erice Journal of Politics Peace and Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Paolo Dall’Oglio : otage volontaire par amour de l’islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 figures d’exception, 46, pp.447-458. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.163.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, conflits et mémoires en Méditerranée. De l’État-nation aux communautés ? (Imasud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norig Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sintès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, https://www.cairn.info/revue-tiers-monde-2016-2.htm. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.hs02.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synagogue de la Ghriba à Djerba. Réflexions sur l’inclusivité d’un sanctuaire partagé en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIX (274), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de la Vierge à Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les pèlerinages et le religieux en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Capter le rite, filmer le rituel, 7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/theoremes.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de la Vierge à Éphèse. De la fondation à la patrimonialisation d’un sanctuaire &amp;quot; international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Heritage Production in Turkey. Actors, Issues, and Scales, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réveils des Sept Dormants : étude de cas en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« hétérotopie » des Sept Dormants en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le consensus des experts | Inattendus pèlerinages, 155, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musulmans au monastère de Saint Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte d’Élie au mont Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham à Hébron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ghriba à Djerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de Marie à Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les officiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paolo Dall’Oglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manoël Pénicaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargé de recherche au Centre National de la Recherche Scientifique (CNRS), membre du Centre Jacques Berque à Rabat, UAR 3136 (depuis septembre 2024)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manoel-penicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche Scientifique (CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024- : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Centre Jacques Berque (CJB)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UAR 3136 (depuis septembre 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre  de l’Institut d’ethnologie et d’anthropologie sociale (IDEAS, ancien IDEMEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7307, Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Recrutement au CNRS en CR1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÈMES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Anthropologie religieuse, anthropologie du pèlerinage, culte des saints et religion votive dans les monothéismes•	Interactions, coexistences, pluralités, hospitalité et dialogues interreligieux•	Anthropologie visuelle (film et photographie), cinéma ethnographique•	Arts/sciences, écritures alternatives, anthropologie multimodale, muséographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aires géographiques : Maroc, Méditerranée, Europe, Moyen-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMMES DE RECHERCHE (sélection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Interactions, juxtapositions, imbrications religieuses dans les Balkans (XX-XXIe siècles), co-dirigé avec D. Albera, École Française d'Athènes, Projet quinquennal 2022-2026•	Cultivating Humanities and Social Sciences Grant (Stanford University) : « Recovering Shared Sacred Sites: Re-mapping Toleration and Religious Pluralism Across the World », dirigé par A. Bigelow (Stanford), 2021-•	Projet Herbert Curien (PHC Cogito), France-Croatie : « Maritime Pilgrimages in the Mediterranean Context », Idemec-AMU, University of Zadar, 2021-2023•	Projet France-Stanford : « Sharing Holy Places. From the Mediterranean to the Indian Subcontinent », Idemec-Stanford University, 2020-2022•	Projet Religion et Société : « Soufisme en France/soufisme de France. Circulation et transformation des modèles d’engagement », Ministère de l’Intérieur, IDEMEC, 2020-2021•	Projet Amidex-IRMC-CRFJ: « Connectivités djerbiennes. Globalisations méditerranéennes des juifs de Djerba », 2020-2022.•	ANR VISA (2016-2018), « La vie savante. Vers un renouvellement du genre biographique dans les Science Studies (Anthropologie - Ethnologie, XIXe - XXIe siècle) », LISST - Centre d'anthropologie sociale.•	MERAP-MED (2013-2015), « Mémoires religieuses et actions patrimoniales en Méditerranée. Coexistences, affirmations et crispations confessionnelles », Fundação para a Ciência e a Tecnologi (FCT), Portugal.•	ANR CIRELANMED (2013-2016), « Circulations religieuses et ancrages méditerranéens. États et internationalisation des faits religieux contemporains. Europe du Sud, Maghreb, Moyen-Orient ».•	BALKAMED (2014-2016), « Les Balkans et la Méditerranée : objets communs / regards croisés », ATRI du LabexMed.•	ANR ESCHATOLOGIES (2011-2013), « Attentes eschatologiques dans le monde contemporain », Centre d'Études Interdisciplinaires des Faits Religieux, CEIFR-EHESS UMR 8034.•	ANR IMASUD (2007-2011), « Suds imaginaires. Imaginaire des Suds. Héritages, mémoires et représentations en Méditerranée », TELEMME-CM2A-IDEMEC.•	RAMSES² (2006-2009), « Réseau d’excellence des centres de recherche en sciences humaines sur la Méditerranée », Work Package 1.2.2 : Échanges interconfessionnels en Méditerranée, MMSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES DE RECHERCHE (sélection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2022 : Co-convenor du réseau PILNET (Pilgrimage Network), EASA (en cours)2022 : membre du comité de rédaction de la Revue des mondes musulmans et de la Méditerranée (en cours)2022: Lauréat du concours photographique « Anthropologie en partage », Institut national des sciences humaines et sociales (INSHS) du CNRS2021 : Prix Lyautey 2021 de l’Académie des Sciences d’Outremer pour l’ouvrage Louis Massignon. Le &amp;quot;catholique musulman&amp;quot;2021 : Mention spéciale du jury du Prix de L’Œuvre d’Orient pour l’ouvrage Louis Massignon. Le &amp;quot;catholique musulman&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015: Bourse post-doctorale au Centre de Recherche Français de Jérusalem, USR 3132.2012-2015: Chercheur post-doctorant au Mucem / IDEMEC-LabexMed2010: Doctorat d’anthropologie (Aix-Marseille Université) : « Le réveil des Sept Dormants. Anthropologie d’un pèlerinage islamo-chrétien en Bretagne ». sous la direction de D. Albera2003: Master 2 d’Anthropologie, Université de Provence, sous la direction de D Albera, 2003. Mention Très bien.2002: Master 2 « Religion et société », à l’Institut d’Études Politiques (IEP) d’Aix-en-Provence, sous la direction de Bruno Etienne. Mention Bien2001 : Master 1 d’Histoire contemporaine, Université de Provence, sous la direction de Jean-Louis Triaud. Mention Très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMISSARIAT D'EXPOSITIONS (sélection) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	Luoghi Sacri Condivisi / Lieux Saints partagés. Voyage entre les religions, Villa Médicis – Académie de France à Rome, 9 octobre 2025-18 janvier 2026•	Denise Masson. La Dame de Marrakech, exposition permanente, Institut Français de Marrakech, Maison Denise Masson, date d’inauguration à venir en 2025•	Al di là dei confini. Luoghi sacri condivisi, Palazzo d'Accursio, Bologne, 11 septembre-19 octobre 2025•	Shared Sacred Spaces. A Visual Pilgrimage in the Mediterranean, Religions for Peace UK, Université de Newcastle, 13 janv - 28 fév 2025.•	Luoghi Sacri Condivisi. Un pellegrenaggio fotografico nel Mediterraneo, 19e édition des Incontri Mediterranei, Procida, Italie (10 sept. - 10 oct. 2024)•	Prier dans le lieu de l'Autre. Un pèlerinage photographique, RDV de la Photo d’Essaouira, Institut Français d'Essaouira, Borj Bab Marrakech, Essaouira (24 novembre - 24 décembre 2023)•	Ave Maria. Un pèlerinage en Méditerranée, Musée de Notre-Dame de la Garde, Marseille (16 sept. 2023-6 janvier 2024)•	Luoghi Sacri Condivisi, École Française de Rome, Piazza Navona (6 déc. 2022-19 janv. 2023)•	Prier dans le lieu de l'Autre, Galerie 121, Institut Français de Casablanca (15 mars-30 avril 2023)•	Prier dans le lieu de l'Autre, Institut Français d’Al Jedida, Complexe Culturel Abdelhak El Kadiri, El Jadida, 1er-28 février 2023•	Prier dans le lieu de l'Autre, Maison Denise Masson, Institut Français de Marrakech, 11 mai-5 novembre 2022•	Paylaşılan Kutsal Mekânlar / Lieux saints partagés, CerModern, Ankara (1er juillet-30 sept. 2021)•	Paylaşılan Kutsal Mekânlar / Shared Sacred Sites, Depo, Istanbul (20 avril - 28 juillet 2019)•	Lieux Saints Partagés (en trois parties), Colline de Notre-Dame du Haut, site UNESCO, Ronchamp, France (11 juin - 18 novembre 2018, 26 novembre 2018 - 26 mai 2019, 3 juin 2019 - 1er déc 2019)•	Shared Sacred Sites. A Contemporary Pilgrimage in Manhattan, The New York Public Library, The Morgan Library & Museum, CUNY Graduate Center, New York, USA (27 mars - 31 juillet 2018)•	Lieux Saints Partagés, au croisement des trois monothéismes, Dar el-Bacha-Musée des Confluences, Marrakech (18 déc 2017-21 mai 2018)•	Lieux Saints Partagés. Coexistences en Europe et en Méditerranée, Musée national de l’Histoire de l’Immigration, sous le patronage de l’UNESCO, Paris (23 oct 2017-21 janv 2018)•	Shared Sacred Sites in the Balkans and the Mediterranean, Musée Macédonien d’Art Contemporain, Musée national de la Photographie, Yeni Camii (former Archeological Museum), Thessalonique (23 sept-31 janvier 2018)•	Lieux Saints Partagés, Musée du Bardo, Tunis (19 nov 2016 - 12 fév 2017)•	Lieux Saints Partagés, Musée des civilisations de l’Europe et de la Méditerranée (Mucem), Marseille (29 avril-31 août 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORCID ID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-7073-8391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 150p, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 150p, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294, 2023, 9781003386285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003386285(10.4324/9781003386285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon. Le &amp;quot;catholique musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Sacred Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Barkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The New York Public Library, 2018, 978-0-692-12337-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Maditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-330-08626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Sacred Sites in the Balkans and the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Barkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macedonian Museum of Contemporary Art, 2017, 978-960-6777-29-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil des Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Cerf, 592 p., 2016, 978-2-204-10976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782330048099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la peau d’un autre. Pèlerinage au Maroc avec les mages Regraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de la Renaissance, 2007, Esprit de voyage, 2750903009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oggetti Vagabondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Montagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Vagabonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route des Lieux saints partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architetture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sul cammino dei luoghi sacri condivisi nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Giardino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Zarcone et les Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Papas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mystiques et penseurs du Bosphore au fleuve jaune. Mélanges offerts à Thierry Zarcone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-146, 2025, 9782720012280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Stavroulakis: sauveur et fondateur d’une synagogue &amp;quot;inclusive&amp;quot; à La Canée (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sauveurs culturels : anthropologie des activistes patrimoniaux, dirigé par Cyril Isnart et Sylvie Sagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.37-61, 2024, 2735509745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher vers l’ailleurs et vers l’Autre. L’expérience de &amp;quot;Compostelle-Cordoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de Compostelle itinéraire culturel européen et patrimoine mondial: Histoire, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.241-256, 2024, 2361702967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Provence, sur les pas de Marie-Madeleine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Salvator, pp.11-17, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon, la Gwerz des Sept-Saints et la sourate de la Caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dormants d’Éphèse au Vieux-Marché &amp; dans le Coran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Goater, pp.25-30, 2024, 9791097465926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon et la Vierge Marie. Perspectives islamo-chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie chez les penseurs et écrivains contemporains (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chemins de Dialogue, pp.15-38, 2024, 9791093441375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et lieux saints partagés/disputés en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Troadec et Elise Voguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pèlerinages en Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diacritiques Éditions / Institut d’études de l’Islam et des sociétés du monde musulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-182, 2023, 979-10-97093-33-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Massignon à Toumliline et la question de l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; François Martinet; Emmanuel Pisani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monastère de Toumliline. La rencontre de l'autre en terre marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-132, 2023, Histoire des mondes chrétiens, 9782384090631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kidhr: a multi-faceted and ambiguous figure in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2023, Routledge Studies in Asian Religion and Philosophy, 9781032478647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Khidr-Khizr. A Figure of Shared Legacy in a World of Religious Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Boivin et Manoël Pénicaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-religious Practices and Saint Veneration in the Muslim World. Khidr/Khizr from the Middle East to South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-17, 2023, Routledge Studies in Asian Religion and Philosophy, 9781032478647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visual Anthropology of Pilgrimages: Exploring the Making of Films and Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Eade; Mario Katic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching Pilgrimages: Methodological Issues Involved in Researching Routes, Sites and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-146, 2023, 9780367684853. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003137764-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une rive à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtisseurs de paix »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Seven Sleepers Pilgrimage in Brittany. Ambiguity of a Christian-Muslim heterotopia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilgrimages and Ambiguity: Sharing the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des îles carrefours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslim Pilgrims at the House of Mary in Ephesus. Considerations on ‘Open Sanctuaries’ in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Mignone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Idea of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Italicum Publishing, pp.166-183, 2017, 978-1-893127-41-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un projet de réconciliation islamo-chrétienne sous le signe des Sept Dormants (1950-1962) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des mémoires en Méditerranée. La réinvention du lien (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une terre sainte et saturée de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passeurs d’hospitalité interreligieuse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistences. Lieux saints partagés en Europe et en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept Dormants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy; en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud, MMSH, Aix Marseille Univ, CNRS, LabexMed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1382-1386, 2016, 2330064667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dionigi Albera; Maryline Crivello; Mohamed Tozy; en collaboration avec Gisèle Seimandi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud, MMSH, Aix Marseille Univ, CNRS, LabexMed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-34, 2016, 2330064667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport aux lieux et à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albera, Dionigi; Berthelot, Katell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu, une enquête. Judaïsme, christianisme, islam, ce qui les distingue, ce qui les rapproche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.833-911, 2013, 9782081214484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLLIVRY Florence, Louis Massignon et la mystique musulmane. Analyse historiographique, méthodologique et réflexive d’une contribution à l’islamologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14eov⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher dans les pas d'Abraham ? Invention, mise en oeuvre et mort d'un chemin de randonnée en Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (71-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic Reawakenings of the Seven Sleepers’ Myth (19th - 21st centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAS Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17932/EJOSS.2021.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expographie est une hétérographie. Négociations, enjeux et écarts d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterographies, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">antiAtlas Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier la religiosité en partage. De l’enquête de terrain à l’expographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12t94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming the Divine Grace: Circulations and Ritual Reuses of Votive Materiality in Pilgrimage Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jolivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/QMR-05-2022-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paradoxical Pilgrimage. The Ghriba Synagogue in Djerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.96-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Sharing, Mixing, and Crossing in the Wider Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing in Three Dimensions: Heterographies of Shared Sacred Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.134-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction biographique à Louis Massignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « mobilité religieuse » en question chez Louis Massignon : décentrement, altérité et subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.184.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Exopraxis. Muslim Pilgrims at a Christian Orthodox Monastery (Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/0961754X-8188868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive Exopraxis. Muslim Pilgrims at a Christian Orthodox Monastery (Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/0961754X-8188868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérographies du désir : Pratiques votives au monastère de Saint-Georges.(Büyükada, Istanbul)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matérialiser les Désirs, 70, pp.142-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La synagogue de la Ghriba à Djerba. Réflexions sur l’ouverture d'un sanctuaire partagé en Tunisie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de l’altérité religieuse au cœur d’une exposition muséographique itinérante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chemins de dialogue. Humanismes et Religions:défis éducatifs, Marseille, Institut Catholique de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Maison de Marie à Éphèse. Lieu saint partagé par chrétiens et musulmans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Society Sight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musulmans au pèlerinage des Sept Dormants en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Casa di Maria a Efeso. Luogo sacro condiviso da cristiani e musulmani »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Society Sight. Erice Journal of Politics Peace and Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Père Paolo Dall’Oglio : otage volontaire par amour de l’islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 figures d’exception, 46, pp.447-458. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.163.0447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, conflits et mémoires en Méditerranée. De l’État-nation aux communautés ? (Imasud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Isnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norig Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sintès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, https://www.cairn.info/revue-tiers-monde-2016-2.htm. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.hs02.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synagogue de la Ghriba à Djerba. Réflexions sur l’inclusivité d’un sanctuaire partagé en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionigi Albera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIX (274), pp.103-132. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de la Vierge à Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les pèlerinages et le religieux en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Capter le rite, filmer le rituel, 7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/theoremes.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de la Vierge à Éphèse. De la fondation à la patrimonialisation d’un sanctuaire &amp;quot; international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Heritage Production in Turkey. Actors, Issues, and Scales, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réveils des Sept Dormants : étude de cas en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« hétérotopie » des Sept Dormants en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le consensus des experts | Inattendus pèlerinages, 155, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ghriba à Djerba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham à Hébron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte d’Élie au mont Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musulmans au monastère de Saint Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison de Marie à Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les officiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paolo Dall’Oglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01982904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38563187"/>
+    <w:nsid w:val="BFB1BC6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manoel-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cjb.ma/scientifiques/manoel-penicaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-cnrs.univ-amu.fr/annuaire/manoel-penicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7073-8391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bories" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836661527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-religious-Practices-and-Saint-Veneration-in-the-Muslim-World-KhidrKhizr/Boivin-Penicaud/p/book/9781032478647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386285(10.4324/9781003386285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04860910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barkey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04860904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/musees-collections-expositions/lieux-saints-partages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-adrien.com/description/monde_caucasien/papas_mystiques.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3545-le-monastere-de-toumliline-la-rencontre-de-l-autre-en-terre-marocaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05229592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Approaching-Pilgrimage-Methodological-Issues-Involved-in-Researching-Routes-Sites-and-Practices/Katic-Eade/p/book/9780367684853?srsltid=AfmBOoot9du3uzKo1wzLO88-8ITNcXj0xndJbMKw2lcoe7HEis_e448X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137764-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morgenstern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Moussaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17932/EJOSS.2021.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jolivot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2022-" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t94" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kuehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/0961754X-8188868" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0447" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs02.0175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7881" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manoel-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cjb.ma/scientifiques/manoel-penicaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas-cnrs.univ-amu.fr/annuaire/manoel-penicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7073-8391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bories" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836661527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Inter-religious-Practices-and-Saint-Veneration-in-the-Muslim-World-KhidrKhizr/Boivin-Penicaud/p/book/9781032478647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386285(10.4324/9781003386285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04860910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barkey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04860904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/musees-collections-expositions/lieux-saints-partages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-adrien.com/description/monde_caucasien/papas_mystiques.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05229592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3545-le-monastere-de-toumliline-la-rencontre-de-l-autre-en-terre-marocaine.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Approaching-Pilgrimage-Methodological-Issues-Involved-in-Researching-Routes-Sites-and-Practices/Katic-Eade/p/book/9780367684853?srsltid=AfmBOoot9du3uzKo1wzLO88-8ITNcXj0xndJbMKw2lcoe7HEis_e448X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003137764-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morgenstern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Moussaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17932/EJOSS.2021.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Armanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t94" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04355357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jolivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2022-" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kuehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03920004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/0961754X-8188868" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0447" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs02.0175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7881" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01982904v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>