--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -910,229 +910,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meroplankton community structure across oceanographic fronts along the South Brazil Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manoela C. Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos A.E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Freire</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea S. Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 208, pp.103361. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2020, 208, pp.103361 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670764v1</w:t>
+                <w:t xml:space="preserve">hal-03490688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meroplankton community structure across oceanographic fronts along the South Brazil Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A.E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea S. Freire</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 208, pp.103361 -. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2020, 208, pp.103361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490688v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Teschima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Iwasa-Arai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sobral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.E. Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela C. Brand&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Freire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caroline da Mota Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Costa Brandao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Maria de Albuquerque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32519/btcc.v19i1.2172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno W Giraldes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais P Macedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela C Brand&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonio Baeza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Freire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraldes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Macedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schmitz Fontes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#237;sa Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Coutinho Hennemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aparecida Loss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3209605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Iwasa Arai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Costa Brand&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santarosa Freire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Burton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2016.1140245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Eiras Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.07.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Green Koettker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-012-0312-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2012.00531.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Freire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Teschima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Iwasa-Arai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sobral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela C. Brand&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.E. Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Freire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caroline da Mota Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Costa Brandao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Maria de Albuquerque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32519/btcc.v19i1.2172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno W Giraldes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais P Macedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela C Brand&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antonio Baeza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Freire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraldes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Macedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schmitz Fontes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#237;sa Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Coutinho Hennemann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aparecida Loss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3209605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Iwasa Arai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Costa Brand&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santarosa Freire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Burton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2016.1140245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Eiras Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.07.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Green Koettker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-012-0312-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2012.00531.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>