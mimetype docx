--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -134,1264 +134,1264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
+                <w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Massroua</w:t>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">A. Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+                <w:t xml:space="preserve">A. Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">A. Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
+              <w:t xml:space="preserve">npj Clean Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373918v1</w:t>
+                <w:t xml:space="preserve">hal-05458711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Volatile Organic Compound Emissions from Passive Indoor Laundry Drying: Experimental Evidence and Health Gaps</w:t>
+                <w:t xml:space="preserve">Decomposition of O3 onto natural Gobi dust: From uptake to surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestair.5c00390⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 320, pp.122509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566457v1</w:t>
+                <w:t xml:space="preserve">hal-05283812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of O3 onto natural Gobi dust: From uptake to surface reactivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing Volatile Organic Compound Emissions from Passive Indoor Laundry Drying: Experimental Evidence and Health Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Della-Puppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122509⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.5c00390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283812v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gandolfo</w:t>
+                <w:t xml:space="preserve">Antoine Massroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lostier</w:t>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roose</w:t>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. George</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Clean Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458711v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Aging of Mineral Particles by Methylglyoxal Using Infrared Spectroscopy. Part I: Unraveling Uptake under Dry Conditions</w:t>
+                <w:t xml:space="preserve">Formation and composition of organic aerosols from the uptake of glyoxal on natural mineral dust aerosols: a laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lostier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00038⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (19), pp.12409-12431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-12409-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283827v1</w:t>
+                <w:t xml:space="preserve">hal-05308771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent kinetics and insights on the gas-phase products of the reaction between prenol and hydroxyl radicals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Tomašek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Damby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Hornby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121260⟩</w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283817v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sarica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+                <w:t xml:space="preserve">Temperature dependent kinetics and insights on the gas-phase products of the reaction between prenol and hydroxyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.121260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939727v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and composition of organic aerosols from the uptake of glyoxal on natural mineral dust aerosols: a laboratory study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Monitoring of the Aging of Mineral Particles by Methylglyoxal Using Infrared Spectroscopy. Part I: Unraveling Uptake under Dry Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (19), pp.12409-12431. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.1243-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-12409-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308771v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of indoor pollution events by lime-cement plasters: Full-scale assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,90 +1455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nighttime chemistry of furanoids and terpenes: Temperature dependent kinetics with NO3 radicals and insights into the reaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 340, pp.120898. </w:t>
@@ -1710,77 +1710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier gas selection in SIFT-MS: Implications for reagent ions abundance, and ambient VOC detection and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 215, pp.114558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,90 +1814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonolysis of prenol, a second-generation biofuel, in atmospheric simulation chambers: Temperature dependent kinetics and gas-phase products analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1942,4417 +1942,4417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Study of the Reaction of F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with Thiirane</w:t>
+                <w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roose</w:t>
+                <w:t xml:space="preserve">Marius Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153636⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667172v1</w:t>
+                <w:t xml:space="preserve">hal-04595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Uptake of Glyoxal on a Diversity of Natural Dusts and Surrogates: Linking Dust Composition to Glyoxal Uptake and Estimation of Atmospheric Lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of F Atoms with Carbonyl Sulfide: Experimental and Theoretical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Experimental and Theoretical Study of the Reaction of F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with Thiirane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.5027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29215027⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759621v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and Atmospheric Chemistry of Furanoids from Biomass Burning: Insights from Laboratory to Atmospheric Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Coggon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Burkholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), pp.857-899. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction of F Atoms with Carbonyl Sulfide: Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29215027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469886v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of mineral dusts and proxies by uptake of methylglyoxal: A Knudsen cell study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 339, pp.120876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120876⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 319, pp.120276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759620v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aging of mineral dusts and proxies by uptake of methylglyoxal: A Knudsen cell study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 339, pp.120876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595435v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t>
+                <w:t xml:space="preserve">A review of coarse mineral dust in the Earth system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lasne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lostier</w:t>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salameh</w:t>
+                <w:t xml:space="preserve">Jasper F Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Athanasopoulou</w:t>
+                <w:t xml:space="preserve">Benjamin J Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Karagiannis</w:t>
+                <w:t xml:space="preserve">Claire L Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Berend W Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023913v1</w:t>
+                <w:t xml:space="preserve">hal-03917173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uptake and reactivity of acetic acid on Gobi dust and mineral surrogates: A source of oxygenated volatile organic compounds in the atmosphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vassaux</w:t>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lesueur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 294, pp.119509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221382v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and reactivity of formaldehyde on lime-cement-plaster under typical indoor air conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate coefficients for the gas‐phase OH + furan (C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O) reaction between 273 and 353 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria E Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Burkholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios C Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109948⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000925v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate coefficients for the gas‐phase OH + furan (C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O) reaction between 273 and 353 K</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uptake and reactivity of formaldehyde on lime-cement-plaster under typical indoor air conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21697⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249464v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and reactivity of acetic acid on Gobi dust and mineral surrogates: A source of oxygenated volatile organic compounds in the atmosphere?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Urupina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">J. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Athanasopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119509⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.101457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000946v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of coarse mineral dust in the Earth system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jasper F Kok</w:t>
+                <w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Murray</w:t>
+                <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire L Ryder</w:t>
+                <w:t xml:space="preserve">S. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Berend W Stuut</w:t>
+                <w:t xml:space="preserve">D. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.100849. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917173v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde and glyoxal measurement deploying a selected ion flow tube mass spectrometer (SIFT-MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reactions of Nitrate Radicals with a Series of Furan Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia G Zogka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houceine Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.2001-2019. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (46), pp.8674-8681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-2001-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693908v1</w:t>
+                <w:t xml:space="preserve">hal-03985386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Distribution of Sulfites and Sulfates on Natural Volcanic and Desert Dusts: Impact of Humidity and Chemical Composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reassessment of the temperature dependent oxidation of 2‐methyl‐3‐butene‐2‐ol (MBO) by Cl atoms: A kinetic and product study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Allani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00321⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (7), pp.424-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199414v1</w:t>
+                <w:t xml:space="preserve">hal-04249539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-enhanced uptake of SO 2 on Icelandic volcanic dusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Heterogeneous processes on dust and ice surfaces in planetary atmospheres: Mars, Venus, Titan, and perspectives for exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert Stewart Mccoustra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rosu-Finsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Lasne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EA00094B⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2022.1106484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199418v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04072623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the temperature dependent oxidation of 2‐methyl‐3‐butene‐2‐ol (MBO) by Cl atoms: A kinetic and product study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photo-enhanced uptake of SO 2 on Icelandic volcanic dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Maters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EA00094B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249539v1</w:t>
+                <w:t xml:space="preserve">hal-04199418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Heterogeneous processes on dust and ice surfaces in planetary atmospheres: Mars, Venus, Titan, and perspectives for exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaldehyde and glyoxal measurement deploying a selected ion flow tube mass spectrometer (SIFT-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia G Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Lasne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspas.2022.1106484⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2001-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-2001-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04072623v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly identified climatically and environmentally significant high-latitude dust sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Distribution of Sulfites and Sulfates on Natural Volcanic and Desert Dusts: Impact of Humidity and Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-11889-2022⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.642-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04199194v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the OH Radical and Chlorine Atom Kinetics of Substituted Aromatic Compounds: 4-chlorobenzotrifluoride (para-ClC6H4CF3 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newly identified climatically and environmentally significant high-latitude dust sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Meinander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Dagsson-Waldhauserova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Amosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Aseyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparajeo Chattopadhyay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vasilios Melissas</w:t>
+                <w:t xml:space="preserve">Cliff Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04455⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (17), pp.11889-11930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-11889-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03754311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reactions of Nitrate Radicals with a Series of Furan Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+                <w:t xml:space="preserve">the OH Radical and Chlorine Atom Kinetics of Substituted Aromatic Compounds: 4-chlorobenzotrifluoride (para-ClC6H4CF3 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparajeo Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Eleftheriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houceine Bouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+                <w:t xml:space="preserve">Vasilios Melissas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 126 (46), pp.8674-8681. </w:t>
+              <w:t xml:space="preserve">, 2022, 126 (32), pp.5407-5419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985386v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Chemistry and Photochemistry at the Surface of Icelandic Volcanic Dust: Insights from Elemental Speciation Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Relevant Is It to Use Mineral Proxies to Mimic the Atmospheric Reactivity of Natural Dust Samples? A Reactivity Study Using SO2 as Probe Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00363⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11030282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749333v1</w:t>
+                <w:t xml:space="preserve">hal-03167641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of VOCs Is a Key Step in Plasma-Catalyst Coupling: The Case of Acetone onto TiO2 vs. CeO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal11030350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the biological reactivity of organic compounds on volcanic ash: implications for human health hazard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Chemistry and Photochemistry at the Surface of Icelandic Volcanic Dust: Insights from Elemental Speciation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Abou-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Styler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01453-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (11), pp.3065-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750379v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Rate Coefficient of OH Radicals with d 9 -Butanol as a Function of Temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the biological reactivity of organic compounds on volcanic ash: implications for human health hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Tomašek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Damby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01942⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01453-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327883v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Relevant Is It to Use Mineral Proxies to Mimic the Atmospheric Reactivity of Natural Dust Samples? A Reactivity Study Using SO2 as Probe Molecule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reaction Rate Coefficient of OH Radicals with d 9 -Butanol as a Function of Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Allani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.282. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (28), pp.18123-18134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11030282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167641v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method development and validation for the determination of sulfites and sulfates on the surface of mineral atmospheric samples using reverse-phase liquid chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uptake Mechanism of Acetic Acid onto Natural Gobi Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121318⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914905v1</w:t>
+                <w:t xml:space="preserve">hal-02928556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Amarandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909300v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541180v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Method development and validation for the determination of sulfites and sulfates on the surface of mineral atmospheric samples using reverse-phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.121318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913609v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake Mechanism of Acetic Acid onto Natural Gobi Dust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928556v1</w:t>
+                <w:t xml:space="preserve">hal-02913609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metal doped and co-doped TiO2 photocatalysts oriented to degrade indoor/outdoor pollutants for air quality improvement. A kinetic and product study using acetaldehyde as probe molecule</w:t>
+                <w:t xml:space="preserve">Atmospheric loss of nitrous oxide (N2O) is not influenced by its potential reactions with OH and NO3 radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Karafas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">A R Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassileios Stefanopoulos</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Binas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Apostolos Zachopoulos</w:t>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.11.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.24592-24600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04818A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913587v1</w:t>
+                <w:t xml:space="preserve">insu-02373036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmospheric impact of the reaction of N2O with NO3: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Ravishankara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Lam Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aristotelis Zaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 731, pp.136605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.136605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric loss of nitrous oxide (N2O) is not influenced by its potential reactions with OH and NO3 radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of metal doped and co-doped TiO2 photocatalysts oriented to degrade indoor/outdoor pollutants for air quality improvement. A kinetic and product study using acetaldehyde as probe molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Karafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Stefanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A R Ravishankara</w:t>
+                <w:t xml:space="preserve">Vassilios Binas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Pelé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonia Zogka</w:t>
+                <w:t xml:space="preserve">Apostolos Zachopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371, pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04818A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02373036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t>
@@ -6403,51 +6403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural volcanic dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,412 +6518,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Products of the Reactions of F2 with Br-Atom and Br2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Water Interaction with Mineral Dust Aerosol: Particle Size and Hygroscopic Properties of Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giasemi Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21171⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.376-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118007v1</w:t>
+                <w:t xml:space="preserve">hal-02552761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Interaction with Mineral Dust Aerosol: Particle Size and Hygroscopic Properties of Dust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reactions of OH radicals with 2-methyl-1-butyl, neopentyl and 1-hexyl nitrates. Structure-activity relationship for gas-phase reactions of OH with alkyl nitrates: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00152⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.167 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552761v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of OH radicals with 2-methyl-1-butyl, neopentyl and 1-hexyl nitrates. Structure-activity relationship for gas-phase reactions of OH with alkyl nitrates: An update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Kinetics and Products of the Reactions of F2 with Br-Atom and Br2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 180, pp.167 - 172. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.425-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804174v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Uptake by Clay Dusts under Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (9), pp.904-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6957,90 +6957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocatalytic uptake of ozone onto natural mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (7), pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7074,90 +7074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Interaction of Various Natural Dust Samples with Isopropyl Alcohol as a Probe VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (22), pp.4911-4919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7185,1048 +7185,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567645v1</w:t>
+                <w:t xml:space="preserve">hal-02567655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reactions of OH radicals with n -butyl, isobutyl, n -pentyl and 3-methyl-1-butyl nitrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804215v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Constants of the Reactions of O( 3 P) Atoms with Ethene and Propene over the Temperature Range 230-900 K</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.53 - 60. </w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804117v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the reactions of OH radicals with n -butyl, isobutyl, n -pentyl and 3-methyl-1-butyl nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.29 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567655v1</w:t>
+                <w:t xml:space="preserve">hal-01804215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rate Constants of the Reactions of O( 3 P) Atoms with Ethene and Propene over the Temperature Range 230-900 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.53 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567646v1</w:t>
+                <w:t xml:space="preserve">hal-01804117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Heterogeneous Interaction of VOCs with Natural Atmospheric Particles: Adsorption of Limonene and Toluene on Saharan Mineral Dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia G. Zogka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habib Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (8), pp.1197-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b10323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01488352v1</w:t>
+                <w:t xml:space="preserve">hal-02567639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Products of the Reactions of Ethyl and n -Propyl Nitrates with OH Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (12), pp.822 - 829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/kin.21037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Heterogeneous Interaction of VOCs with Natural Atmospheric Particles: Adsorption of Limonene and Toluene on Saharan Mineral Dusts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Atmospheric Chemistry of 1-Methoxy 2-Propyl Acetate: UV Absorption Cross Sections, Rate Coefficients, and Products of Its Reactions with OH Radicals and Cl Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia G. Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Mellouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Ourrad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (8), pp.1197-1212. </w:t>
+              <w:t xml:space="preserve">, 2016, 120 (45), pp.9049-9062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b10323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b08757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567639v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01488352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Interaction of Isopropanol with Natural Gobi Dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiu Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (21), pp.11714-11722. </w:t>
@@ -8258,2098 +8258,2098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Reaction of Hydroxyl Radical with p -Cymene over an Extended Temperature Range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification and Quantification of Aromatic Hydrocarbons Adsorbed on Soot from Premixed Flames of Kerosene, Synthetic Kerosene, and Kerosene–Synthetic Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karafas Emmanouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08478⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.6556-6564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b00962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804167v1</w:t>
+                <w:t xml:space="preserve">hal-02014651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Reaction of Isopropyl Nitrate with OH Radicals: Kinetics and Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Photochemical Reactivity of Soot Particles Derived from Biofuels Toward NO 2 . A Kinetic and Product Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.20891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (10), pp.2006-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp511468t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01804108v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Reactions of OH Radicals with Propane, n -Pentane, and n -Heptane over a Wide Temperature Range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Reaction of Isopropyl Nitrate with OH Radicals: Kinetics and Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (10), pp.629 - 637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.20936⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.42 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01804131v1</w:t>
+                <w:t xml:space="preserve">hal-01804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Photochemical Reactivity of Soot Particles Derived from Biofuels Toward NO 2 . A Kinetic and Product Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Reactions of OH Radicals with Propane, n -Pentane, and n -Heptane over a Wide Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (10), pp.2006-2015. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (10), pp.629 - 637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp511468t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.20936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014630v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of Aromatic Hydrocarbons Adsorbed on Soot from Premixed Flames of Kerosene, Synthetic Kerosene, and Kerosene–Synthetic Biofuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Reaction of Hydroxyl Radical with p -Cymene over an Extended Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (10), pp.6556-6564. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (45), pp.11076 - 11083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b00962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014651v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of Pyrene on Al 2 O 3 Surfaces: A Detailed Kinetic and Product Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of H2O2 with Arizona Test Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (34), pp.7007-7016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp504725z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (2), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409946j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020095v1</w:t>
+                <w:t xml:space="preserve">insu-01334869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to trial and error methodology in solid phase extraction: an original automated solid phase extraction procedure for analysing PAHs and PAH-derivatives in soot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reaction of Limonene with F 2 : Rate Coefficient and Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (44), pp.10233 - 10239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp509498a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra03214d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014571v1</w:t>
+                <w:t xml:space="preserve">hal-01804115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of Limonene with F 2 : Rate Coefficient and Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Photodegradation of Pyrene on Al 2 O 3 Surfaces: A Detailed Kinetic and Product Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (44), pp.10233 - 10239. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 118 (34), pp.7007-7016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504725z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp509498a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01804115v1</w:t>
+                <w:t xml:space="preserve">hal-02020095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative to trial and error methodology in solid phase extraction: an original automated solid phase extraction procedure for analysing PAHs and PAH-derivatives in soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (63), pp.33636-33644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03214d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01335124v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of H2O2 with Arizona Test Dust</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atallah El Zein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Tristan Braure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (2), pp.441-448. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp409946j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01334869v1</w:t>
+                <w:t xml:space="preserve">insu-01335124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Products of Heterogeneous Reaction of HONO with Fe2O3 and Arizona Test Dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+                <w:t xml:space="preserve">Uptake of HO2 radicals on Arizona Test Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es400794c⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (13), pp.6461-6471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-6461-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01334820v1</w:t>
+                <w:t xml:space="preserve">hal-02123106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of OH Radicals with Arizona Test Dust: Uptake and Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Kinetics and products of HONO interaction with TiO2 surface under UV irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atallah El Zein</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp311235h⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01334832v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of hydrogen peroxide on the surface of Al2O3 and Fe2O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Interaction of OH Radicals with Arizona Test Dust: Uptake and Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah El Zein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.04.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (2), pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311235h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01334789v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01334832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Oxides Change the Atmospheric Reactivity of Soot: NO 2 Uptake under Dark and UV Irradiation Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Uptake of hydrogen peroxide on the surface of Al2O3 and Fe2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp407914f⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014744v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01334789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of HO2 radicals on Arizona Test Dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Zein</w:t>
+                <w:t xml:space="preserve">Kinetics and Products of Heterogeneous Reaction of HONO with Fe2O3 and Arizona Test Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (13), pp.6461-6471. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (12), pp.6325-6331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-6461-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es400794c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123106v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01334820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and products of HONO interaction with TiO2 surface under UV irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Mineral Oxides Change the Atmospheric Reactivity of Soot: NO 2 Uptake under Dark and UV Irradiation Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Zaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.203-210. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (48), pp.12897-12911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp407914f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123096v1</w:t>
+                <w:t xml:space="preserve">hal-02014744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive uptake of HONO on aluminium oxide surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of H2O2 with TiO2 Surface under Dark and UV Light Irradiation Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 250, pp.50-57. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (31), pp.8191−8200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp305366v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01334703v1</w:t>
+                <w:t xml:space="preserve">insu-01334724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of H2O2 with TiO2 Surface under Dark and UV Light Irradiation Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Reactive uptake of HONO on aluminium oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 250, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp305366v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01334724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01334703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10361,882 +10361,882 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in indoor environment and their influence on indoor air quality</w:t>
+                <w:t xml:space="preserve">Study in the atmospheric simulation chamber CHARME of the reactivity of monoterpenes first-generation oxidation products : Implications on air quality and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+                <w:t xml:space="preserve">Solaiman Sandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhadarsi Nayak</w:t>
+                <w:t xml:space="preserve">Coeur Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Dutoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Houzel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mawla Reem Al</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanias Manolis N.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plastics is in the air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Plastiques Environnement Santé, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Aerosol Society (IAS), Aug 2025, LECCE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546406v1</w:t>
+                <w:t xml:space="preserve">hal-05562047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of four model microplastics with ozone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhadarsi Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Haibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Remoissenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on theoretical physical chemistry and atmospheric chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, LEFE CHAT, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study in the atmospheric simulation chamber CHARME of the reactivity of monoterpenes first-generation oxidation products : Implications on air quality and climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houzel Nicolas</w:t>
+                <w:t xml:space="preserve">Microplastics in indoor environment and their influence on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadarsi Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawla Reem Al</w:t>
+                <w:t xml:space="preserve">Marie-Astrid Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanias Manolis N.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Aerosol Society (IAS), Aug 2025, LECCE, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Plastics is in the air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Plastiques Environnement Santé, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562047v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC Emissions by Asphalt Pavements at Service Temperatures: Impacts on Urban Air Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Episode : Exposition aux microPlastiques dans les environnements Intérieurs, caractérisation de leurs SOurces et étude de leur DEvenir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, Université de Brême, Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brême, Allemagne, May 2024, Breme (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Journées Micro et Nano Plastiques (NMP) ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de la transition écologique (ADEME), Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906104v1</w:t>
+                <w:t xml:space="preserve">hal-04911457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Uptake of methylglyoxal on a diversity of natural mineral dusts and proxies: Heterogeneous kinetics and uptake mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">european geophysical union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, european geophysical union, Apr 2024, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643162v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of methylglyoxal on a diversity of natural mineral dusts and proxies: Heterogeneous kinetics and uptake mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">VOC Emissions by Asphalt Pavements at Service Temperatures: Impacts on Urban Air Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european geophysical union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence invitée, Université de Brême, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brême, Allemagne, May 2024, Breme (Germany), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641809v1</w:t>
+                <w:t xml:space="preserve">hal-04906104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode : Exposition aux microPlastiques dans les environnements Intérieurs, caractérisation de leurs SOurces et étude de leur DEvenir.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delaby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Micro et Nano Plastiques (NMP) ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de la transition écologique (ADEME), Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911457v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Dependent Kinetics of the Nocturnal Oxidation of Furan Compounds with Nitrate Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11278,51 +11278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can mineral dust be an important sink of glyoxal in the atmosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée, Académie chinoise des sciences, Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie chinoise des sciences, Chine, Jun 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11347,90 +11347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in simulation chambers of the ozonolysis of prenol, a second-generation biofuel Atmospheric reactivity and health effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawla Reem Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truffier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11466,204 +11466,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of glyoxal on natural gobi desert dust under simulated atmospheric conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surface distribution of sulfites and sulfates on natural volcanic and desert dusts: impact of humidity and chemical composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on mineral dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641922v1</w:t>
+                <w:t xml:space="preserve">hal-04641899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d'huiles essentielles en air intérieur et épisode de pollution à l'ozone : quel impact sur les particules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11682,1253 +11682,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of selected model microplastics with ozone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Uptake of glyoxal on natural gobi desert dust under simulated atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia G Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on mineral dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138246v1</w:t>
+                <w:t xml:space="preserve">hal-04641922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of selected model microplastics with ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Remoissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on mineral dust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosphysics Union, Apr 2023, Vienne, France. pp.110312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641944v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between natural mineral dust and methylglyoxal: a Knudsen flow reactor study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical properties and bioreactivity of sub-10 µm geogenic particles: volcanic ash versus desert dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Tomašek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lostier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">David E Damby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Hornby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on mineral dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641878v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface distribution of sulfites and sulfates on natural volcanic and desert dusts: impact of humidity and chemical composition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactions between natural mineral dust and methylglyoxal: a Knudsen flow reactor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on mineral dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">, May 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641899v1</w:t>
+                <w:t xml:space="preserve">hal-04641878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hétérogènes et aérosols minéraux : Quelles conséquences sur les gaz traces et les propriétés de surface des aérosols ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Glyoxal with natural dusts and mineral surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. C. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753314v1</w:t>
+                <w:t xml:space="preserve">hal-03749218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité de quatre microplastiques avec un oxydant atmosphérique, l’ozone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Alary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Remoissenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Métrologie de la pollution plastique dans le continuum terre-mer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office Française de la Biodiversité; ADEME, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Glyoxal with natural dusts and mineral surrogates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Processus hétérogènes et aérosols minéraux : Quelles conséquences sur les gaz traces et les propriétés de surface des aérosols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossi M.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749218v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lasne Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lostier Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanias Manolis N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t>
+              <w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749194v1</w:t>
+                <w:t xml:space="preserve">hal-04221654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylight Promotes a Transient Uptake of SO2 by Icelandic Volcanic Dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasne Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Maters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Dagsson Waldhauserova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lostier Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudion Vincent</w:t>
+                <w:t xml:space="preserve">Salameh Therese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t>
+              <w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221654v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Athanasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
@@ -12957,64 +12957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface mechanisms in plasma-catalysis coupling Conérence : ISPlasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13177,77 +13177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Degradation and Climate and Air-Quality Impact of Furan-based Biomass Burning Emission Products: A Kinetic and Mechanistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13281,90 +13281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural Icelandic volcanic dusts under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13411,90 +13411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angelaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. C. Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
@@ -13642,338 +13642,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124183v1</w:t>
+                <w:t xml:space="preserve">hal-01893662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893662v1</w:t>
+                <w:t xml:space="preserve">hal-03124183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and reactivity of acetic acid on natural Gobi dust sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13992,571 +13992,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles : Linking DRIFT spectroscopy and BET theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">American Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122281v1</w:t>
+                <w:t xml:space="preserve">hal-03123766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption de H2O sur des poussières minérales désertiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Ozone uptake on clay dust under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146092v1</w:t>
+                <w:t xml:space="preserve">hal-03146951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone uptake on clay dust under atmospheric conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles : Linking DRIFT spectroscopy and BET theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146951v1</w:t>
+                <w:t xml:space="preserve">hal-03122281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Adsorption de H2O sur des poussières minérales désertiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123766v1</w:t>
+                <w:t xml:space="preserve">hal-03146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with Gobi mineral dusts under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14581,103 +14581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with natural Gobi dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiu Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
@@ -14706,103 +14706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with mineral dust surfaces under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14946,277 +14946,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Braure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145595v1</w:t>
+                <w:t xml:space="preserve">hal-04306159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306159v1</w:t>
+                <w:t xml:space="preserve">hal-03145595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15260,77 +15260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lostier Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roose Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thevenet Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Day CDP Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15349,1239 +15349,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in simulation chambers of the ozonolysis of prenol, a second-generation biofuel: Atmospheric reactivity and health effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Truffier</w:t>
+                <w:t xml:space="preserve">Full-scale comparison between passive and active removal of indoor VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA2024 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906016v1</w:t>
+                <w:t xml:space="preserve">hal-04673858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Chemistry of Furanoids Emitted by Biomass Burning: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coggon Matthew M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coggon Matthew M.</w:t>
+                <w:t xml:space="preserve">Ali Fatima Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fatima Al</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Burkholder James B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study in the atmospheric simulation chamber CHARME of the reactivity of monoterpenes first-generation oxidation products: Implications on air quality and climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Investigation in simulation chambers of the ozonolysis of prenol, a second-generation biofuel: Atmospheric reactivity and health effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Fertein</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Truffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA)</w:t>
+              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA2024 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906023v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie nocturne de composés furaniques : dépendance en température des cinétiques avec NO3 et mécanismes réactionnels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study in the atmospheric simulation chamber CHARME of the reactivity of monoterpenes first-generation oxidation products: Implications on air quality and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t>
+              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905994v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale comparison between passive and active removal of indoor VOCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Chenal</w:t>
+                <w:t xml:space="preserve">Chimie nocturne de composés furaniques : dépendance en température des cinétiques avec NO3 et mécanismes réactionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudion V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673858v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+                <w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640736v1</w:t>
+                <w:t xml:space="preserve">hal-04249328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249328v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Lostier</w:t>
+                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Vassaux</w:t>
+                <w:t xml:space="preserve">Claire Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221584v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lostier Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salameh Therese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahtanasopoulou E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16623,103 +16623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Athanasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athène, Greece</w:t>
@@ -16748,103 +16748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t>
@@ -16886,51 +16886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size on water uptake on natural mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16998,103 +16998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassileios C Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
@@ -17117,325 +17117,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Réactions de radicaux OH avec des nitrates d’alkyles : tendances de réactivité et mise à jour du SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Groupe Français de Cinétique et de Photochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122279v1</w:t>
+                <w:t xml:space="preserve">hal-03523173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions de radicaux OH avec des nitrates d’alkyles : tendances de réactivité et mise à jour du SAR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with several selected natural dust samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Groupe Français de Cinétique et de Photochimie</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523173v1</w:t>
+                <w:t xml:space="preserve">hal-03146956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17454,903 +17441,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with several selected natural dust samples</w:t>
+                <w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146956v1</w:t>
+                <w:t xml:space="preserve">hal-03122279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306430v1</w:t>
+                <w:t xml:space="preserve">hal-03146019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301245v1</w:t>
+                <w:t xml:space="preserve">hal-04301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the chemical composition and morphology of natural mineral dust samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric samples: Adsorption of limonene and toluene on Saharan mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146019v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301242v1</w:t>
+                <w:t xml:space="preserve">hal-04306430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of limonene and toluene adsorption properties on Saharan dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18375,103 +18375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of volatile organic compounds with natural mineral dust surfaces under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18496,90 +18496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18604,103 +18604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t>
@@ -18898,51 +18898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Della-Puppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Pei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicong Du" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxin Deng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114558" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121188" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120876" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109948" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Angelaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21697" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G Zogka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2001-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00321" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Allani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21571" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04072623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert Stewart Mccoustra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rosu-Finsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1106484" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajeo Chattopadhyay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Eleftheriou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Melissas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04455" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houceine Bouya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou-Ghanem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Styler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00363" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barakat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030350" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Andronico" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baxter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Boonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01453-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papanastasiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01942" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030282" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121318" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00168" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Karafas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Stefanopoulos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Binas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zachopoulos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.11.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0LJHSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lam Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.136605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116942" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.03.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8070263" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804117v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21056" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804135v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21037" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B349Z6PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08478" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804108v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20891" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0496E8AA0B88A87D3783557B922D3975185DC9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20936" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6FFRQBC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014630v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511468t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014651v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karafas Emmanouil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b00962" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504725z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03214d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804115v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509498a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334869v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409946j" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400794c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311235h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334789v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.04.065" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407914f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123106v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedjanian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6461-2013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.016" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.09.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FMKN5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334724v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305366v" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarsi Nayak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Haibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Remoissenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562047v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaiman Sandy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur C&#233;cile" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houzel Nicolas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawla Reem Al" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641809v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8613" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coeur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truffier Antoine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641922v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251068v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138246v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17295" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641899v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753314v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221656v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753286v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson Waldhauserova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158537v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1074" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shahla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romanias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562063v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Ana&#239;s" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906016v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Truffier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion V." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673858v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03523173v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Pei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Della-Puppa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicong Du" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxin Deng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114558" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121188" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153636" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Angelaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Burkholder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21697" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houceine Bouya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Allani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21571" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04072623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert Stewart Mccoustra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rosu-Finsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1106484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G Zogka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2001-2022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00321" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajeo Chattopadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Eleftheriou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Melissas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04455" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barakat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030350" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou-Ghanem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Styler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00363" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Andronico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baxter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Boonen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01453-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papanastasiou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01942" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121318" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pel&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04818A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lam Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.136605" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913587v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Karafas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Stefanopoulos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Binas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zachopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.11.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0LJHSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116942" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.03.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21171" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8070263" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804117v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21056" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21037" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B349Z6PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G. Zogka" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Mellouki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b08757" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karafas Emmanouil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b00962" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014630v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511468t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20891" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0496E8AA0B88A87D3783557B922D3975185DC9AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804131v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20936" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6FFRQBC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08478" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334869v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409946j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509498a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504725z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03214d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123106v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedjanian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6461-2013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.016" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311235h" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334789v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.04.065" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334820v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400794c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014744v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407914f" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305366v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.09.018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FMKN5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562047v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaiman Sandy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur C&#233;cile" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houzel Nicolas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawla Reem Al" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429090v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadarsi Nayak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Haibi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Remoissenet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911457v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641809v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8613" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coeur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truffier Antoine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251068v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641922v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17295" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641944v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hornby" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749218v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753314v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753286v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson Waldhauserova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158537v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1074" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shahla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romanias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562063v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Ana&#239;s" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906016v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Truffier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion V." TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03523173v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>