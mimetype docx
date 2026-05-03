--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1021,265 +1021,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">leBIBIQBPP: a set of databases and a webtool for automatic phylogenetic analysis of prokaryotic sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward more accurate ancestral protein genotype-phenotype reconstructions with the use of species tree-aware gene trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perrière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Szollosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Arcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0692-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044751v1</w:t>
+                <w:t xml:space="preserve">hal-02044770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward more accurate ancestral protein genotype-phenotype reconstructions with the use of species tree-aware gene trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gribaldo</w:t>
+                <w:t xml:space="preserve">leBIBIQBPP: a set of databases and a webtool for automatic phylogenetic analysis of prokaryotic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L. Arcus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.13-22. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0692-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044770v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomic test of the hypotheses for the evolutionary origin of eukaryotes</w:t>
               </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rousselle</w:t>
+                <w:t xml:space="preserve">Laurent Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.1745 - 1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648497v1</w:t>
+                <w:t xml:space="preserve">hal-01209906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gueguen</w:t>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.1745 - 1750. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209906v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale coestimation of species and gene trees.</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-Heterogeneous Model of Protein Evolution for Efficient Inference of Ancestral Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,235 +1999,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What genomes have to say about the evolution of the Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698400v1</w:t>
+                <w:t xml:space="preserve">hal-00752055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">What genomes have to say about the evolution of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.483-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752055v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species identification of staphylococci by amplification and sequencing of the tuf gene compared to the gap gene and by matrix-assisted laser desorption ionization time-of-flight mass spectrometry.</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Environmental Temperature Is a Major Determinant of Molecular Evolutionary Rates in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (324), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,265 +2891,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixture Model and a Hidden Markov Model to Simultaneously Detect Recombination Breakpoints and Reconstruct Phylogenies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4137/EBO.S2242⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (Suppl.6) :S3, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428395v1</w:t>
+                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mixture Model and a Hidden Markov Model to Simultaneously Detect Recombination Breakpoints and Reconstruct Phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (Suppl.6) :S3, pp.13. </w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S2242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Retrospect: Lamarck's treatise at 200</w:t>
               </w:r>
@@ -3887,449 +3887,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.J. Douady</w:t>
+                <w:t xml:space="preserve">HoSeql : automated homologous sequence identification in gene family databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (14), pp.1786-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427985v1</w:t>
+                <w:t xml:space="preserve">hal-00427893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and molecular evolution of receptor tyrosine kinases with immunoglobulin-like domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (6), pp.1232-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msk007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSeql : automated homologous sequence identification in gene family databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (14), pp.1786-1787. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427893v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,191 +4498,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
+                <w:t xml:space="preserve">Clinical and environmental isolates of &amp;lt;i&amp;gt;Legionella pneumophila&amp;lt;/i&amp;gt; serogroup 1 cannot be distinguished by sequence analysis of two surface protein genes and three housekeeping genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aouacheria</w:t>
+                <w:t xml:space="preserve">H. Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navratil</w:t>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">F. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.1.282-289.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427704v1</w:t>
+                <w:t xml:space="preserve">hal-00427706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,341 +4690,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (11), pp.2596-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (12), pp.2395-2416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msi234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and environmental isolates of &amp;lt;i&amp;gt;Legionella pneumophila&amp;lt;/i&amp;gt; serogroup 1 cannot be distinguished by sequence analysis of two surface protein genes and three housekeeping genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aurell</w:t>
+                <w:t xml:space="preserve">W. Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Farge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">M. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Forey</w:t>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.282-289. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.6133-6142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.1.282-289.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427706v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfer of two operons coding for hydrogenases between bacteria and archaea.</w:t>
               </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (5), pp.557-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5903,77 +5903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenomic approach to bacterial phylogeny: evidence of a core of genes sharing a common history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12, pp.1080-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6001,716 +6001,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and evolutionary analysis of a eukaryotic parasitic genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivarès</w:t>
+                <w:t xml:space="preserve">Automatic RNA secondary structure prediction with a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Metenier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1369-5274(02)00356-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (5), pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00012-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427309v1</w:t>
+                <w:t xml:space="preserve">hal-00427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic RNA secondary structure prediction with a comparative approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Tahi</w:t>
+                <w:t xml:space="preserve">Functional and evolutionary analysis of a eukaryotic parasitic genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Regnier</w:t>
+                <w:t xml:space="preserve">G. Metenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (5), pp.521-530. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.499-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00012-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1369-5274(02)00356-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427303v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid phosphate phosphatases in Arabidopsis. Regulation of the AtLPP1 gene in response to stress</w:t>
+                <w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pierrugues</w:t>
+                <w:t xml:space="preserve">M.D. Katinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brutesco</w:t>
+                <w:t xml:space="preserve">S. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oshiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Deveaux</w:t>
+                <w:t xml:space="preserve">E. Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M009726200⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 414, pp.450-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427174v1</w:t>
+                <w:t xml:space="preserve">hal-00427201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evidence for the existence of two species of Marteilia in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Katinka</w:t>
+                <w:t xml:space="preserve">G. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duprat</w:t>
+                <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cornillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thomarat</w:t>
+                <w:t xml:space="preserve">C. Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (4), pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2001.tb00178.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427201v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for the existence of two species of Marteilia in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid phosphate phosphatases in Arabidopsis. Regulation of the AtLPP1 gene in response to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peyret</w:t>
+                <w:t xml:space="preserve">O. Pierrugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Audemard</w:t>
+                <w:t xml:space="preserve">C. Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Figueras</w:t>
+                <w:t xml:space="preserve">J. Oshiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2001.tb00178.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (23), pp.20300-20308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M009726200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00427181v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrh, a human homologue of Nr-13 associates with Bcl-Xs and is an inhibitor of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,407 +6794,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the Small Subunit Ribosomal RNA Gene of Perkinsus atlanticus-like Isolated from Carpet Shell Clam in Galicia Spain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ordas</w:t>
+                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Novoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s101260000015⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.3.379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427078v1</w:t>
+                <w:t xml:space="preserve">hal-00427099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogenetic analysis of the small subunit ribosomal RNA of &amp;lt;i&amp;gt;Marteilia refringens&amp;lt;/i&amp;gt; validates the existence of phylum Paramyxea (Desportes and Perkins 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.10.3.379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00049.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427099v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the small subunit ribosomal RNA of &amp;lt;i&amp;gt;Marteilia refringens&amp;lt;/i&amp;gt; validates the existence of phylum Paramyxea (Desportes and Perkins 1990)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Peyret</w:t>
+                <w:t xml:space="preserve">Sequence of the Small Subunit Ribosomal RNA Gene of Perkinsus atlanticus-like Isolated from Carpet Shell Clam in Galicia Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rodriguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. Ordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00049.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101260000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00427063v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for evolutionary rate variation among sequence sites consistently changes universal phylogenies deduced from rRNA and protein-coding genes</w:t>
               </w:r>
@@ -7381,895 +7381,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidian Encephalitozoon cuniculi a unicellular eukaryote with an unusual chromosomal dispersion of ribosomal genes and a LSU rRNA reduced to the universal core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+                <w:t xml:space="preserve">The non-redundant Bacillus subtilis (NRSub) database: update 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biderre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Gojobori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 26, pp.3513-3520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/26.15.3513⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 26 (1), pp.60-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/26.1.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428508v1</w:t>
+                <w:t xml:space="preserve">hal-00428499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the relative-rate test to taxonomic sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robinson</w:t>
+                <w:t xml:space="preserve">Inferring pattern and process: maximum-likelihood implementation of a nonhomogeneous model of DNA sequence evolution for phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 15 (9), pp.1091-1098. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026016⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 15 (7), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428501v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidia amitochondrial protists possess a 70-kDa heat shock protein gene of mitochondrial evolutionary origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+                <w:t xml:space="preserve">Multiple sequence alignment with Clustal X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Broussolle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.J. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15, pp.683-689. </w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (10), pp.403-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0968-0004(98)01285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428498v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-redundant Bacillus subtilis (NRSub) database: update 1998</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis and genome size of Ostreococcus tauri (Chlorophyta Prasinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Chrétiennot-Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/26.1.60⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.844-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340844.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428499v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring pattern and process: maximum-likelihood implementation of a nonhomogeneous model of DNA sequence evolution for phylogenetic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">Sensitivity of the relative-rate test to taxonomic sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 15 (7), pp.871-879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025991⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 15 (9), pp.1091-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428472v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sequence alignment with Clustal X</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.D. Thompson</w:t>
+                <w:t xml:space="preserve">Microsporidia amitochondrial protists possess a 70-kDa heat shock protein gene of mitochondrial evolutionary origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0968-0004(98)01285-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428491v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis and genome size of Ostreococcus tauri (Chlorophyta Prasinophyceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">Microsporidian Encephalitozoon cuniculi a unicellular eukaryote with an unusual chromosomal dispersion of ribosomal genes and a LSU rRNA reduced to the universal core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">C. Biderre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340844.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26, pp.3513-3520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/26.15.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428471v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary distances between nucleotide sequences based on the distribution of substitution rates among sites as estimated by parsimony</w:t>
               </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WWW-query: an on-line retrieval system for biological sequence banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12 (6), pp.543-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9275,472 +9275,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of hepatitis C virus genotypes in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Hantz</w:t>
+                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-75-5-1063⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (12), pp.2360-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698153v1</w:t>
+                <w:t xml:space="preserve">hal-00698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRSub: a non-redundant data base for the Bacillus subtilis genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Eubacteria: a new multiple tree analysis method applied to 15 sequence data sets questions the monophyly of Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gojobori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.25.5525⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 145 (7), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2508(94)90030-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698135v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">NRSub: a non-redundant data base for the Bacillus subtilis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gojobori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 22 (12), pp.2360-2365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 22 (25), pp.5525-5529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.25.5525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698069v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Eubacteria: a new multiple tree analysis method applied to 15 sequence data sets questions the monophyly of Gram-positive bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">Heterogeneity of hepatitis C virus genotypes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vitvitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0923-2508(94)90030-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75 ( Pt 5), pp.1063-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-75-5-1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320465v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic position of foraminifera inferred from LSU rRNA gene sequences</w:t>
               </w:r>
@@ -10058,273 +10058,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of nifD from Frankia alni strain ArI3: phylogenetic inferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Insect muscle actins differ distinctly from invertebrate and vertebrate cytoplasmic actins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cournoyer</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simonet</w:t>
+                <w:t xml:space="preserve">J.C. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 9 (3), pp.495-506. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 34, pp.406-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00162997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698088v1</w:t>
+                <w:t xml:space="preserve">hal-00698078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect muscle actins differ distinctly from invertebrate and vertebrate cytoplasmic actins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mounier</w:t>
+                <w:t xml:space="preserve">Nucleotide sequence of nifD from Frankia alni strain ArI3: phylogenetic inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Prudhomme</w:t>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00162997⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (3), pp.495-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00698078v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the primate beta-globin gene region: nucleotide sequence of the delta-beta-globin intergenic region of gorilla and phylogenetic relationships between African apes and man</w:t>
               </w:r>
@@ -10784,221 +10784,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis based on rRNA sequences supports the archaebacterial rather than the eocyte tree</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of the kingdoms Animalia Plantae and Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.-H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 339, pp.145-147. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 6 (2), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/339145a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697921v1</w:t>
+                <w:t xml:space="preserve">hal-00697919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the kingdoms Animalia Plantae and Fungi</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis based on rRNA sequences supports the archaebacterial rather than the eocyte tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.-H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 339, pp.145-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/339145a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697919v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPA190 the gene coding for the largest subunit of yeast RNA polymerase A</w:t>
               </w:r>
@@ -11192,51 +11192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing similarity search software with the sequence retrieval system ACNUC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11289,535 +11289,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric statistics for nucleic acid sequence study</w:t>
+                <w:t xml:space="preserve">Evolution of the primate β-globin gene region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">P. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trabuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Louail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80263-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 182 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(85)90024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320490v1</w:t>
+                <w:t xml:space="preserve">hal-02965509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the primate β-globin gene region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-parametric statistics for nucleic acid sequence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faure</w:t>
+                <w:t xml:space="preserve">C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chebloune</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Louail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 182 (1), pp.21-29. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 67 (5), pp.449-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(85)90024-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80263-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965509v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System analysis and nucleic acid sequence banks</w:t>
+                <w:t xml:space="preserve">ACNUC--a portable retrieval system for nucleic acid sequence databases: logical and physical designs and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Milleret</w:t>
+                <w:t xml:space="preserve">M. Attimonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80260-1⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 1, pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/1.3.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697903v1</w:t>
+                <w:t xml:space="preserve">hal-00697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACNUC--a portable retrieval system for nucleic acid sequence databases: logical and physical designs and usage</w:t>
+                <w:t xml:space="preserve">System analysis and nucleic acid sequence banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lanave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Di Paola</w:t>
+                <w:t xml:space="preserve">F. Milleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 67 (5), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80260-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/1.3.167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697905v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of viruses as seen by nucleic acid sequence study</w:t>
               </w:r>
@@ -11829,64 +11829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12174,90 +12174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACNUC: a nucleic acid sequence data base and analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Milleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacobzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 12 (1), pp.121-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12304,51 +12304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon usage in bacteria: correlation with gene expressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 10 (22), pp.7055-7074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12395,51 +12395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon catalog usage is a genome strategy modulated for gene expressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,51 +12616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon catalog usage and the genome hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon frequencies in 119 individual genes confirm consistent choices of degenerate bases according to genome type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12869,51 +12869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,51 +12921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trontelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -13191,51 +13191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic acid sequences handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13454,51 +13454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral Reconstruction: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13709,51 +13709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13812,51 +13812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOVERGEN: comparative analysis of homologous vertebrate genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14076,51 +14076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groussin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hobbs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Szollosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Arcus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu305" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.08.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-1091-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauwalder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Freydiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBET.2010.029649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S2242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Graur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wool" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/460688a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.08.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451635a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7GJ0W2BW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600975218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F1H0QZBP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.282-289.2005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0094-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QBXH22MX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zimpfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2004.11.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RCH7QH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2673-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R64GHSVL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.210802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.187002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5274(02)00356-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ7HNRK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00012-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2X856BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrugues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brutesco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oshiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deveaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009726200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audemard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2001.tb00178.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT1DVDRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ordas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novoa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101260000015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Berthe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00049.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56HTZB55-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tourasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1999.0675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93MXRK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5399.220" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biderre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duffieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.15.3513" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428501v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025971" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gojobori" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.1.60" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025991" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanmougin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Thompson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gibson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(98)01285-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG74SWHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025764" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84768-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMVGD7NN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/12.6.543" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CWBL5GQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435033v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavalier-Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025605" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.24.11317" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hantz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitvitski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-5-1063" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698135v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.25.5525" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(94)90030-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8DQHMC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard-Maffia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-44-1-83" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040737" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698078v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prudhomme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00162997" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FXG72284-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin-Pecontal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Nigon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trabuchet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163849" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LB7NH0TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sharp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Huigin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.17.6703" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(90)83042-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Wolfe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/339145a0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8Z6GZDCM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697919v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040536" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698053v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Memet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)69144-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040450" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/3.3.239" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-K53035MJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louail" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80263-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NSWDDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savatier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(85)90024-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4GLDZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697903v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milleret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80260-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1121GH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697905v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attimonelli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanave" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Paola" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/1.3.167" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697914v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grantham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Prato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697912v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papanicolaou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80272-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ2HGJH6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.31" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mugnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacobzone" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/10.22.7055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697917v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/9.1.213-b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(80)81155-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697923v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pave" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.1.197-c" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.9.1893" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacobzone" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grantham" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groussin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hobbs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Szollosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Arcus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.08.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-1091-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauwalder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Freydiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBET.2010.029649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S2242" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Graur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wool" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/460688a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.08.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451635a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7GJ0W2BW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grassot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600975218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F1H0QZBP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.282-289.2005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0094-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QBXH22MX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zimpfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2004.11.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RCH7QH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2673-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R64GHSVL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.210802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.187002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00012-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2X856BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5274(02)00356-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ7HNRK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427181v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audemard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2001.tb00178.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT1DVDRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrugues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brutesco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oshiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deveaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009726200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Berthe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00049.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56HTZB55-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427078v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ordas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novoa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101260000015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tourasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1999.0675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93MXRK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5399.220" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gojobori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.1.60" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025991" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanmougin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gibson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(98)01285-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG74SWHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025971" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biderre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duffieux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.15.3513" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025764" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84768-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMVGD7NN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/12.6.543" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CWBL5GQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435033v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavalier-Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025605" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.24.11317" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320465v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(94)90030-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8DQHMC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698135v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.25.5525" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hantz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitvitski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-5-1063" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard-Maffia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-44-1-83" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prudhomme" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00162997" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FXG72284-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040737" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin-Pecontal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Nigon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trabuchet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163849" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LB7NH0TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sharp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Huigin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.17.6703" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(90)83042-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Wolfe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697919v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040536" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697921v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/339145a0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8Z6GZDCM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698053v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Memet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)69144-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040450" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/3.3.239" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-K53035MJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965509v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savatier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(85)90024-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4GLDZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louail" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80263-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NSWDDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attimonelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Paola" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/1.3.167" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milleret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80260-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1121GH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697914v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grantham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Prato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697912v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papanicolaou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80272-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ2HGJH6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.31" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mugnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacobzone" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/10.22.7055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697917v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/9.1.213-b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(80)81155-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697923v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pave" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.1.197-c" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.9.1893" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacobzone" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grantham" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>