--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1999,235 +1999,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">What genomes have to say about the evolution of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752055v1</w:t>
+                <w:t xml:space="preserve">hal-00698400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What genomes have to say about the evolution of the Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.483-494. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698400v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species identification of staphylococci by amplification and sequencing of the tuf gene compared to the gap gene and by matrix-assisted laser desorption ionization time-of-flight mass spectrometry.</w:t>
               </w:r>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (324), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,265 +2891,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mixture Model and a Hidden Markov Model to Simultaneously Detect Recombination Breakpoints and Reconstruct Phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/EBO.S2242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
+                <w:t xml:space="preserve">hal-00428395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixture Model and a Hidden Markov Model to Simultaneously Detect Recombination Breakpoints and Reconstruct Phylogenies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Databases of Homologous Gene Families for Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.67-79. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (Suppl.6) :S3, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/EBO.S2242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-S6-S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428395v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00400099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Retrospect: Lamarck's treatise at 200</w:t>
               </w:r>
@@ -3428,252 +3428,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00366131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of the &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Panton-Valentine LeukocidinGenes and Its Possible Link with the Fitness of Community-Associated Methicillin-Resistant &amp;lt;i&amp;gt;S. aureus&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient bacteria liked it hot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dumitrescu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/590914⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451, pp.635-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/451635a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428303v1</w:t>
+                <w:t xml:space="preserve">hal-00345924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient bacteria liked it hot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gouy</w:t>
+                <w:t xml:space="preserve">Polymorphism of the &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Panton-Valentine LeukocidinGenes and Its Possible Link with the Fitness of Community-Associated Methicillin-Resistant &amp;lt;i&amp;gt;S. aureus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaussidon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 451, pp.635-636. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (5), pp.792-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/451635a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/590914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345924v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for horizontal gene transfers explains conflicting hypotheses regarding the position of aquificales in the phylogeny of Bacteria</w:t>
               </w:r>
@@ -3887,449 +3887,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSeql : automated homologous sequence identification in gene family databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Origin and molecular evolution of receptor tyrosine kinases with immunoglobulin-like domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl179⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (6), pp.1232-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msk007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427893v1</w:t>
+                <w:t xml:space="preserve">hal-00192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and molecular evolution of receptor tyrosine kinases with immunoglobulin-like domains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Grassot</w:t>
+                <w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msk007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192848v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of a subterranean amphipod reveals cryptic diversity and dynamic evolution in extreme environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.J. Douady</w:t>
+                <w:t xml:space="preserve">HoSeql : automated homologous sequence identification in gene family databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.1797-1806. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (14), pp.1786-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02888.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427985v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between morphological taxonomy and molecular divergence within Crustacea : Proposal of a molecular threshold to help species delimitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,191 +4498,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and environmental isolates of &amp;lt;i&amp;gt;Legionella pneumophila&amp;lt;/i&amp;gt; serogroup 1 cannot be distinguished by sequence analysis of two surface protein genes and three housekeeping genes</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aurell</w:t>
+                <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Farge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Forey</w:t>
+                <w:t xml:space="preserve">W. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.1.282-289.2005⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.6133-6142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427706v1</w:t>
+                <w:t xml:space="preserve">hal-00427704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree pattern matching in phylogenetic trees: automatic search for orthologs or paralogs in homologous gene sequence databases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,341 +4690,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (11), pp.2596-603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Life-Or-Death Switches in Multicellular Animals: Bcl-2, BH3-Only, and BNip Families of Apoptotic Regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (12), pp.2395-2416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msi234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In silico&amp;lt;/i&amp;gt; whole-genome scanning of cancer-associated nonsynonymous SNPs and molecular characterization of a dynein light chain tumour variant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and environmental isolates of &amp;lt;i&amp;gt;Legionella pneumophila&amp;lt;/i&amp;gt; serogroup 1 cannot be distinguished by sequence analysis of two surface protein genes and three housekeeping genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wen</w:t>
+                <w:t xml:space="preserve">H. Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jiang</w:t>
+                <w:t xml:space="preserve">Pierre Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">F. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.6133-6142. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.1.282-289.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427704v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfer of two operons coding for hydrogenases between bacteria and archaea.</w:t>
               </w:r>
@@ -5903,51 +5903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenomic approach to bacterial phylogeny: evidence of a core of genes sharing a common history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,471 +6246,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t>
+                <w:t xml:space="preserve">Lipid phosphate phosphatases in Arabidopsis. Regulation of the AtLPP1 gene in response to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Katinka</w:t>
+                <w:t xml:space="preserve">O. Pierrugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duprat</w:t>
+                <w:t xml:space="preserve">C. Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cornillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thomarat</w:t>
+                <w:t xml:space="preserve">J. Oshiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (23), pp.20300-20308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M009726200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427201v1</w:t>
+                <w:t xml:space="preserve">hal-00427174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for the existence of two species of Marteilia in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence and gene compaction of the eukaryote parasite Encephalitozoon cuniculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lorenzo</w:t>
+                <w:t xml:space="preserve">M.D. Katinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peyret</w:t>
+                <w:t xml:space="preserve">S. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Audemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Figueras</w:t>
+                <w:t xml:space="preserve">E. Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2001.tb00178.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 414, pp.450-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35106579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00427181v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid phosphate phosphatases in Arabidopsis. Regulation of the AtLPP1 gene in response to stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evidence for the existence of two species of Marteilia in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pierrugues</w:t>
+                <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brutesco</w:t>
+                <w:t xml:space="preserve">C. Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oshiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Deveaux</w:t>
+                <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (4), pp.449-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2001.tb00178.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M009726200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrh, a human homologue of Nr-13 associates with Bcl-Xs and is an inhibitor of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aouacheria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,407 +6794,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Sequence of the Small Subunit Ribosomal RNA Gene of Perkinsus atlanticus-like Isolated from Carpet Shell Clam in Galicia Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Novoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.10.3.379⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101260000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427099v1</w:t>
+                <w:t xml:space="preserve">hal-00427078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the small subunit ribosomal RNA of &amp;lt;i&amp;gt;Marteilia refringens&amp;lt;/i&amp;gt; validates the existence of phylum Paramyxea (Desportes and Perkins 1990)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOBACGEN: database system for comparative genomics in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00049.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.3.379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00427063v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of the Small Subunit Ribosomal RNA Gene of Perkinsus atlanticus-like Isolated from Carpet Shell Clam in Galicia Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lorenzo</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of the small subunit ribosomal RNA of &amp;lt;i&amp;gt;Marteilia refringens&amp;lt;/i&amp;gt; validates the existence of phylum Paramyxea (Desportes and Perkins 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ordas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00049.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s101260000015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for evolutionary rate variation among sequence sites consistently changes universal phylogenies deduced from rRNA and protein-coding genes</w:t>
               </w:r>
@@ -7381,895 +7381,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-redundant Bacillus subtilis (NRSub) database: update 1998</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">Microsporidian Encephalitozoon cuniculi a unicellular eukaryote with an unusual chromosomal dispersion of ribosomal genes and a LSU rRNA reduced to the universal core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gojobori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Biderre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 26 (1), pp.60-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/26.1.60⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 26, pp.3513-3520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/26.15.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428499v1</w:t>
+                <w:t xml:space="preserve">hal-00428508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring pattern and process: maximum-likelihood implementation of a nonhomogeneous model of DNA sequence evolution for phylogenetic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">Sensitivity of the relative-rate test to taxonomic sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 15 (7), pp.871-879. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 15 (9), pp.1091-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00428472v1</w:t>
+                <w:t xml:space="preserve">hal-00428501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sequence alignment with Clustal X</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.D. Thompson</w:t>
+                <w:t xml:space="preserve">Microsporidia amitochondrial protists possess a 70-kDa heat shock protein gene of mitochondrial evolutionary origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23 (10), pp.403-405. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.683-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0968-0004(98)01285-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428491v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis and genome size of Ostreococcus tauri (Chlorophyta Prasinophyceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-J. Chrétiennot-Dinet</w:t>
+                <w:t xml:space="preserve">The non-redundant Bacillus subtilis (NRSub) database: update 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gojobori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340844.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (1), pp.60-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/26.1.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428471v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the relative-rate test to taxonomic sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Robinson</w:t>
+                <w:t xml:space="preserve">Inferring pattern and process: maximum-likelihood implementation of a nonhomogeneous model of DNA sequence evolution for phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 15 (9), pp.1091-1098. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026016⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 15 (7), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428501v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidia amitochondrial protists possess a 70-kDa heat shock protein gene of mitochondrial evolutionary origin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Metenier</w:t>
+                <w:t xml:space="preserve">Multiple sequence alignment with Clustal X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025971⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (10), pp.403-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0968-0004(98)01285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428498v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidian Encephalitozoon cuniculi a unicellular eukaryote with an unusual chromosomal dispersion of ribosomal genes and a LSU rRNA reduced to the universal core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis and genome size of Ostreococcus tauri (Chlorophyta Prasinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Chrétiennot-Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biderre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Metenier</w:t>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.844-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.1998.340844.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/26.15.3513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00428508v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary distances between nucleotide sequences based on the distribution of substitution rates among sites as estimated by parsimony</w:t>
               </w:r>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12 (6), pp.543-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9275,472 +9275,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">Heterogeneity of hepatitis C virus genotypes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vitvitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75 ( Pt 5), pp.1063-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-75-5-1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698069v1</w:t>
+                <w:t xml:space="preserve">hal-00698153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Eubacteria: a new multiple tree analysis method applied to 15 sequence data sets questions the monophyly of Gram-positive bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Galtier</w:t>
+                <w:t xml:space="preserve">NRSub: a non-redundant data base for the Bacillus subtilis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gojobori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0923-2508(94)90030-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (25), pp.5525-5529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.25.5525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320465v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRSub: a non-redundant data base for the Bacillus subtilis genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Eubacteria: a new multiple tree analysis method applied to 15 sequence data sets questions the monophyly of Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gojobori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/22.25.5525⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 145 (7), pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2508(94)90030-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698135v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of hepatitis C virus genotypes in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Hantz</w:t>
+                <w:t xml:space="preserve">HOVERGEN: a database of homologous vertebrate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 75 ( Pt 5), pp.1063-1070. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (12), pp.2360-2365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-75-5-1063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.12.2360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698153v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic position of foraminifera inferred from LSU rRNA gene sequences</w:t>
               </w:r>
@@ -10058,273 +10058,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect muscle actins differ distinctly from invertebrate and vertebrate cytoplasmic actins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide sequence of nifD from Frankia alni strain ArI3: phylogenetic inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mounier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Prudhomme</w:t>
+                <w:t xml:space="preserve">P. Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 34, pp.406-415. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (3), pp.495-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00162997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698078v1</w:t>
+                <w:t xml:space="preserve">hal-00698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of nifD from Frankia alni strain ArI3: phylogenetic inferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Insect muscle actins differ distinctly from invertebrate and vertebrate cytoplasmic actins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cournoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Simonet</w:t>
+                <w:t xml:space="preserve">J.C. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 34, pp.406-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00162997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00698088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the primate beta-globin gene region: nucleotide sequence of the delta-beta-globin intergenic region of gorilla and phylogenetic relationships between African apes and man</w:t>
               </w:r>
@@ -11192,51 +11192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing similarity search software with the sequence retrieval system ACNUC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11289,332 +11289,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the primate β-globin gene region</w:t>
+                <w:t xml:space="preserve">Non-parametric statistics for nucleic acid sequence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Savatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Trabuchet</w:t>
+                <w:t xml:space="preserve">C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faure</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Louail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 67 (5), pp.449-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80263-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(85)90024-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965509v1</w:t>
+                <w:t xml:space="preserve">hal-02320490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric statistics for nucleic acid sequence study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the primate β-globin gene region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trabuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+                <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Louail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Chebloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 67 (5), pp.449-453. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 182 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(85)80263-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(85)90024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320490v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACNUC--a portable retrieval system for nucleic acid sequence databases: logical and physical designs and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attimonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,51 +11700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System analysis and nucleic acid sequence banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Milleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11829,64 +11829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greenland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12213,51 +12213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacobzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 12 (1), pp.121-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12304,51 +12304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon usage in bacteria: correlation with gene expressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 10 (22), pp.7055-7074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12395,51 +12395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon catalog usage is a genome strategy modulated for gene expressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,51 +12616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon catalog usage and the genome hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon frequencies in 119 individual genes confirm consistent choices of degenerate bases according to genome type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12869,103 +12869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and taxonomic status of Niphargus virei (subterranean amphipod).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trontelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -13191,51 +13191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic acid sequences handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13454,51 +13454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral Reconstruction: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13709,51 +13709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14076,51 +14076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groussin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hobbs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Szollosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Arcus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.08.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-1091-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauwalder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Freydiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBET.2010.029649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S2242" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Graur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wool" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/460688a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.08.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451635a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7GJ0W2BW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grassot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600975218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F1H0QZBP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.282-289.2005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0094-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QBXH22MX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zimpfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2004.11.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RCH7QH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2673-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R64GHSVL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.210802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.187002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00012-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2X856BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5274(02)00356-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ7HNRK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427181v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audemard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2001.tb00178.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT1DVDRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrugues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brutesco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oshiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deveaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009726200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Berthe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00049.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56HTZB55-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427078v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ordas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novoa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101260000015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tourasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1999.0675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93MXRK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5399.220" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gojobori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.1.60" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025991" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanmougin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gibson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(98)01285-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG74SWHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025971" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biderre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duffieux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.15.3513" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025764" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84768-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMVGD7NN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/12.6.543" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CWBL5GQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435033v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavalier-Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025605" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.24.11317" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320465v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(94)90030-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8DQHMC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698135v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.25.5525" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hantz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitvitski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-5-1063" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard-Maffia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-44-1-83" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prudhomme" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00162997" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FXG72284-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040737" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin-Pecontal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Nigon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trabuchet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163849" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LB7NH0TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sharp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Huigin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.17.6703" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(90)83042-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Wolfe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697919v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040536" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697921v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/339145a0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8Z6GZDCM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698053v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Memet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)69144-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040450" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/3.3.239" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-K53035MJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965509v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savatier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(85)90024-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4GLDZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louail" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80263-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NSWDDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attimonelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Paola" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/1.3.167" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milleret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80260-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1121GH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697914v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grantham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Prato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697912v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papanicolaou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80272-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ2HGJH6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.31" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mugnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacobzone" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/10.22.7055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697917v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/9.1.213-b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(80)81155-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697923v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pave" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.1.197-c" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.9.1893" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacobzone" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grantham" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03231689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groussin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hobbs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Szollosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Arcus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0692-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.08.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Freydiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-010-1091-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauwalder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Freydiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511794v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBET.2010.029649" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S2242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00400099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sertier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S6-S3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Graur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wool" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/460688a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.08.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451635a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590914" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07393" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grassot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mouchiroud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#233;bure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Douady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02888.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V57PCQ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7GJ0W2BW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXLZF9Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150600975218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-F1H0QZBP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouacheria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.282-289.2005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0094-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QBXH22MX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zimpfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2004.11.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RCH7QH5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427534v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aouacheria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408950200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomarat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2673-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R64GHSVL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.210802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.187002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00012-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2X856BW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5274(02)00356-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ7HNRK7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierrugues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brutesco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oshiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deveaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009726200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427201v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Katinka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duprat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35106579" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audemard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2001.tb00178.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT1DVDRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204740" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ordas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Novoa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101260000015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.3.379" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Berthe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00049.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56HTZB55-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tourasse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1999.0675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W93MXRK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5399.220" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biderre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duffieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.15.3513" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428501v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broussolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025971" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gojobori" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.1.60" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025991" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanmougin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Thompson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gibson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-0004(98)01285-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG74SWHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428471v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1998.340844.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT80JHJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025764" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1996.0391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR2DC9KF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolivar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fahrni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vargas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025786" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84768-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMVGD7NN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/12.6.543" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CWBL5GQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379333a0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QV1R23NS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435033v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavalier-Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025605" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.24.11317" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698055v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00865-P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ8X37HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hantz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitvitski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-75-5-1063" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698135v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.25.5525" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(94)90030-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8DQHMC2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.12.2360" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard-Maffia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-44-1-83" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040737" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698078v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prudhomme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00162997" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FXG72284-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin-Pecontal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Nigon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trabuchet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163849" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LB7NH0TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698389v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sharp" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Huigin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.17.6703" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0076-6879(90)83042-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Wolfe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.16.6201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697919v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040536" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697921v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/339145a0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8Z6GZDCM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698053v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Memet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)69144-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040450" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/3.3.239" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-K53035MJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02320490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louail" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80263-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NSWDDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savatier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(85)90024-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4GLDZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attimonelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Paola" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/1.3.167" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milleret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80260-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1121GH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697914v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grantham" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Prato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697912v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papanicolaou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ninio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(85)80272-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ2HGJH6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.31" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mugnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacobzone" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/12.1Part1.121" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/10.22.7055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697917v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/9.1.213-b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(80)81155-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697923v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pave" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.1.197-c" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/8.9.1893" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00157705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trontelj" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086801v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacobzone" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grantham" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428428v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46903-0_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>